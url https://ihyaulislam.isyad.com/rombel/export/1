--- v1 (2026-09-05)
+++ v2 (2026-11-03)
@@ -308,51 +308,51 @@
   <si>
     <t>'3513136308210003</t>
   </si>
   <si>
     <t>'3513130108160001</t>
   </si>
   <si>
     <t>MUHAMMAD ZAINUL HASAN</t>
   </si>
   <si>
     <t>'3513133105950001</t>
   </si>
   <si>
     <t>SITTI ROSIDAH</t>
   </si>
   <si>
     <t>'3513105204970006</t>
   </si>
   <si>
     <t>HANA DALILATUL INAYAH</t>
   </si>
   <si>
     <t>2022-12-11</t>
   </si>
   <si>
-    <t>'353105112220001</t>
+    <t>'3513105112220001</t>
   </si>
   <si>
     <t>'3513100810180008</t>
   </si>
   <si>
     <t>MUHAMMAD</t>
   </si>
   <si>
     <t>'3513101910850001</t>
   </si>
   <si>
     <t>GURU</t>
   </si>
   <si>
     <t>AYU KHOIRIYAH</t>
   </si>
   <si>
     <t>'351310642990002</t>
   </si>
   <si>
     <t>M. FATIH NUR HASANI</t>
   </si>
   <si>
     <t>2021-07-22</t>
   </si>