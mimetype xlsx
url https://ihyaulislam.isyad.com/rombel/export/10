--- v0 (2026-07-09)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Tempat Lahir</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>Diterima Tanggal</t>
   </si>
   <si>
     <t>Jenis Kelamin</t>
   </si>
   <si>
     <t>Agama</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
@@ -86,468 +86,696 @@
   <si>
     <t>Nama Bapak</t>
   </si>
   <si>
     <t>NIK Bapak</t>
   </si>
   <si>
     <t>Pekerjaan Bapak</t>
   </si>
   <si>
     <t>Nama Ibu</t>
   </si>
   <si>
     <t>NIK Ibu</t>
   </si>
   <si>
     <t>Pekerjaan Ibu</t>
   </si>
   <si>
     <t>Nama Wali</t>
   </si>
   <si>
     <t>Status Ortu</t>
   </si>
   <si>
-    <t>Aditya Naufal Maulana</t>
+    <t>Abelia Fitriatus Sholehah</t>
   </si>
   <si>
     <t>Probolinggo</t>
   </si>
   <si>
-    <t>2013-05-20</t>
-[...2 lines deleted...]
-    <t>2020-07-15</t>
+    <t>2015-06-16</t>
+  </si>
+  <si>
+    <t>2021-07-12</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Alaspandan</t>
+  </si>
+  <si>
+    <t>Pakuniran</t>
+  </si>
+  <si>
+    <t>'3513105606150001</t>
+  </si>
+  <si>
+    <t>'3513100411090005</t>
+  </si>
+  <si>
+    <t>Anak</t>
+  </si>
+  <si>
+    <t>0154830374</t>
+  </si>
+  <si>
+    <t>SHOLEHUDDIN</t>
+  </si>
+  <si>
+    <t>'3513102502840006</t>
+  </si>
+  <si>
+    <t>PETANI</t>
+  </si>
+  <si>
+    <t>FITRIYAH</t>
+  </si>
+  <si>
+    <t>'3513104210830002</t>
+  </si>
+  <si>
+    <t>Mengurus Rumah Tangga</t>
+  </si>
+  <si>
+    <t>Lengkap</t>
+  </si>
+  <si>
+    <t>Achmad Sulaiman</t>
+  </si>
+  <si>
+    <t>2015-04-25</t>
   </si>
   <si>
     <t>Laki-laki</t>
   </si>
   <si>
-    <t>Islam</t>
+    <t>Bimo</t>
+  </si>
+  <si>
+    <t>'3513102504150001</t>
+  </si>
+  <si>
+    <t>'3513102005150001</t>
+  </si>
+  <si>
+    <t>0155529821</t>
+  </si>
+  <si>
+    <t>ABDUL HAFID</t>
+  </si>
+  <si>
+    <t>'3513102803910002</t>
+  </si>
+  <si>
+    <t>WIRASWASTA</t>
+  </si>
+  <si>
+    <t>MILA DARMAYANTI</t>
+  </si>
+  <si>
+    <t>'3513104902950002</t>
+  </si>
+  <si>
+    <t>Ahmad Hamdan Aljauhari</t>
+  </si>
+  <si>
+    <t>2014-08-13</t>
   </si>
   <si>
     <t>Sumber Kembar</t>
   </si>
   <si>
-    <t>Pakuniran</t>
-[...26 lines deleted...]
-    <t>'3513105506890002</t>
+    <t>'3513101308140003</t>
+  </si>
+  <si>
+    <t>'3513103112100007</t>
+  </si>
+  <si>
+    <t>0147739648</t>
+  </si>
+  <si>
+    <t>AHMADI</t>
+  </si>
+  <si>
+    <t>'3513100610840002</t>
+  </si>
+  <si>
+    <t>Petani</t>
+  </si>
+  <si>
+    <t>AISYAH YULIANA</t>
+  </si>
+  <si>
+    <t>'3513104606830003</t>
+  </si>
+  <si>
+    <t>Ahmad Samsul Hadi</t>
+  </si>
+  <si>
+    <t>2014-05-27</t>
+  </si>
+  <si>
+    <t>'3513102705140002</t>
+  </si>
+  <si>
+    <t>'3513102709130005</t>
+  </si>
+  <si>
+    <t>0149223051</t>
+  </si>
+  <si>
+    <t>SAMSUL HAIRI</t>
+  </si>
+  <si>
+    <t>'3513101812850001</t>
+  </si>
+  <si>
+    <t>HASANAH</t>
+  </si>
+  <si>
+    <t>'3513104601900002</t>
   </si>
   <si>
     <t>MENGURUS RUMAH TANGGA</t>
   </si>
   <si>
-    <t>Lengkap</t>
-[...92 lines deleted...]
-    <t>'3513136603940002</t>
+    <t>Ahmad Zaki Ni'amullah</t>
+  </si>
+  <si>
+    <t>2015-03-27</t>
+  </si>
+  <si>
+    <t>'3513102703150001</t>
+  </si>
+  <si>
+    <t>'3513100511080003</t>
+  </si>
+  <si>
+    <t>0153964085</t>
+  </si>
+  <si>
+    <t>ASY ARI</t>
+  </si>
+  <si>
+    <t>'3513100207700005</t>
+  </si>
+  <si>
+    <t>SHOLEHATI</t>
+  </si>
+  <si>
+    <t>'3513104508850002</t>
+  </si>
+  <si>
+    <t>Dzakira Talita Zahra</t>
+  </si>
+  <si>
+    <t>2014-09-12</t>
+  </si>
+  <si>
+    <t>'3513105209140001</t>
+  </si>
+  <si>
+    <t>'3513100812100037</t>
+  </si>
+  <si>
+    <t>0143005260</t>
+  </si>
+  <si>
+    <t>SAMSUL HUSNAN</t>
+  </si>
+  <si>
+    <t>'3513101809820002</t>
+  </si>
+  <si>
+    <t>NOR AINI</t>
+  </si>
+  <si>
+    <t>'3513104109880002</t>
+  </si>
+  <si>
+    <t>Faidha Zharufa Atikah</t>
+  </si>
+  <si>
+    <t>2015-01-12</t>
+  </si>
+  <si>
+    <t>'3513105201150001</t>
+  </si>
+  <si>
+    <t>'3513101103150002</t>
+  </si>
+  <si>
+    <t>0159707541</t>
+  </si>
+  <si>
+    <t>SYAMSUL ARIFIN</t>
+  </si>
+  <si>
+    <t>'3513101406810002</t>
+  </si>
+  <si>
+    <t>SUMIATI</t>
+  </si>
+  <si>
+    <t>'3513106307920002</t>
+  </si>
+  <si>
+    <t>Ferly Fernita Agustin</t>
+  </si>
+  <si>
+    <t>2014-08-02</t>
+  </si>
+  <si>
+    <t>'3513104208140002</t>
+  </si>
+  <si>
+    <t>'3513101809140005</t>
+  </si>
+  <si>
+    <t>0146212217</t>
+  </si>
+  <si>
+    <t>LUKMAN</t>
+  </si>
+  <si>
+    <t>'3513101202890002</t>
+  </si>
+  <si>
+    <t>ROFIQOH</t>
+  </si>
+  <si>
+    <t>'3513106004920002</t>
+  </si>
+  <si>
+    <t>Holifatul Aini</t>
+  </si>
+  <si>
+    <t>2013-12-19</t>
+  </si>
+  <si>
+    <t>'3513105912130003</t>
+  </si>
+  <si>
+    <t>'3513102403080038</t>
+  </si>
+  <si>
+    <t>0134486895</t>
+  </si>
+  <si>
+    <t>ABD SIRAT</t>
+  </si>
+  <si>
+    <t>'3513100107770078</t>
+  </si>
+  <si>
+    <t>MUSRIFA</t>
+  </si>
+  <si>
+    <t>'3513106609820001</t>
+  </si>
+  <si>
+    <t>Moch. Aditiya</t>
+  </si>
+  <si>
+    <t>2013-12-20</t>
+  </si>
+  <si>
+    <t>'3513102012130002</t>
+  </si>
+  <si>
+    <t>'3513101501140001</t>
+  </si>
+  <si>
+    <t>0138955358</t>
+  </si>
+  <si>
+    <t>ALI FAISOL</t>
+  </si>
+  <si>
+    <t>'-</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>RAISA</t>
+  </si>
+  <si>
+    <t>'3513104207850002</t>
+  </si>
+  <si>
+    <t>Bapak meninggal</t>
+  </si>
+  <si>
+    <t>Moh Ulil Albab</t>
+  </si>
+  <si>
+    <t>2014-10-24</t>
+  </si>
+  <si>
+    <t>'3513102410140001</t>
+  </si>
+  <si>
+    <t>'3513100208130001</t>
+  </si>
+  <si>
+    <t>0149989607</t>
+  </si>
+  <si>
+    <t>MOH AS`AD</t>
+  </si>
+  <si>
+    <t>'3513111803830001</t>
+  </si>
+  <si>
+    <t>ANIS SAFITRI</t>
+  </si>
+  <si>
+    <t>'3513104601930001</t>
+  </si>
+  <si>
+    <t>Moh. Dandy Qusayri</t>
+  </si>
+  <si>
+    <t>2014-06-19</t>
+  </si>
+  <si>
+    <t>'3513101906140001</t>
+  </si>
+  <si>
+    <t>'3513101405080012</t>
+  </si>
+  <si>
+    <t>0145879696</t>
+  </si>
+  <si>
+    <t>SUHARDI</t>
+  </si>
+  <si>
+    <t>'3513100107660033</t>
+  </si>
+  <si>
+    <t>HANDAYANI</t>
+  </si>
+  <si>
+    <t>'3513104107860015</t>
+  </si>
+  <si>
+    <t>Mohammad Abdil Reza Zakaria</t>
+  </si>
+  <si>
+    <t>2015-01-31</t>
+  </si>
+  <si>
+    <t>'3513103101150001</t>
+  </si>
+  <si>
+    <t>'3513101712150003</t>
+  </si>
+  <si>
+    <t>BASINUDDIN</t>
+  </si>
+  <si>
+    <t>'3513100809900002</t>
+  </si>
+  <si>
+    <t>LAILATUS SYARIFAH</t>
+  </si>
+  <si>
+    <t>'3513114505960005</t>
+  </si>
+  <si>
+    <t>Mohammad Nur Alfiansyah</t>
+  </si>
+  <si>
+    <t>2014-09-27</t>
+  </si>
+  <si>
+    <t>2022-11-29</t>
+  </si>
+  <si>
+    <t>'3513102709140001</t>
+  </si>
+  <si>
+    <t>'3513100409200002</t>
+  </si>
+  <si>
+    <t>0143201958</t>
+  </si>
+  <si>
+    <t>Novan Ardiansyah</t>
+  </si>
+  <si>
+    <t>'5171022311890002</t>
   </si>
   <si>
     <t>Wiraswasta</t>
   </si>
   <si>
-    <t>Kurniawan Restu Ilahi</t>
-[...263 lines deleted...]
-    <t>'3513104506760002</t>
+    <t>Khoifatus Soma</t>
+  </si>
+  <si>
+    <t>'3513106810940001</t>
+  </si>
+  <si>
+    <t>Muhammad Alfian Ardiansyah</t>
+  </si>
+  <si>
+    <t>2015-03-06</t>
+  </si>
+  <si>
+    <t>'3513100603150001</t>
+  </si>
+  <si>
+    <t>'3513101002090002</t>
+  </si>
+  <si>
+    <t>0153313251</t>
+  </si>
+  <si>
+    <t>SALIMAN</t>
+  </si>
+  <si>
+    <t>'3513103105830001</t>
+  </si>
+  <si>
+    <t>SITI NUR HASANAH</t>
+  </si>
+  <si>
+    <t>'3513104107860150</t>
+  </si>
+  <si>
+    <t>Nadiya Bilqis Humairah</t>
+  </si>
+  <si>
+    <t>'3513104208140003</t>
+  </si>
+  <si>
+    <t>'3513102303090006</t>
+  </si>
+  <si>
+    <t>0143000817</t>
+  </si>
+  <si>
+    <t>UMAR FARUOK</t>
+  </si>
+  <si>
+    <t>'3513100802850003</t>
+  </si>
+  <si>
+    <t>NURIKA MILDIANA</t>
+  </si>
+  <si>
+    <t>'3513104307890004</t>
+  </si>
+  <si>
+    <t>Naswa Hindun Afiyah</t>
+  </si>
+  <si>
+    <t>2014-11-11</t>
+  </si>
+  <si>
+    <t>'3513105111140004</t>
+  </si>
+  <si>
+    <t>'3513100506140001</t>
+  </si>
+  <si>
+    <t>0142254239</t>
+  </si>
+  <si>
+    <t>SATRIO</t>
+  </si>
+  <si>
+    <t>'3513111208880003</t>
+  </si>
+  <si>
+    <t>MAS ULA</t>
+  </si>
+  <si>
+    <t>'3513104701940003</t>
+  </si>
+  <si>
+    <t>Reza Aminullah</t>
+  </si>
+  <si>
+    <t>2015-02-08</t>
+  </si>
+  <si>
+    <t>'3513060802150002</t>
+  </si>
+  <si>
+    <t>'3513061211054337</t>
+  </si>
+  <si>
+    <t>0156702716</t>
+  </si>
+  <si>
+    <t>TOTOK BUDIARTO</t>
+  </si>
+  <si>
+    <t>'3513061303800001</t>
+  </si>
+  <si>
+    <t>ST. SULAIHA</t>
+  </si>
+  <si>
+    <t>'ST. SULAIHA</t>
+  </si>
+  <si>
+    <t>SILVIANA DWI ANGGRAINI</t>
+  </si>
+  <si>
+    <t>2014-02-05</t>
+  </si>
+  <si>
+    <t>2023-02-17</t>
+  </si>
+  <si>
+    <t>'3513124502140002</t>
+  </si>
+  <si>
+    <t>'3513123010070005</t>
+  </si>
+  <si>
+    <t>Shalehuddin</t>
+  </si>
+  <si>
+    <t>'3513121103800012</t>
+  </si>
+  <si>
+    <t>SUNIA HANDAYANI</t>
+  </si>
+  <si>
+    <t>'3513125501880005</t>
+  </si>
+  <si>
+    <t>Zidna Ghurroh Jamilah</t>
+  </si>
+  <si>
+    <t>2014-02-10</t>
+  </si>
+  <si>
+    <t>'3513105002140001</t>
+  </si>
+  <si>
+    <t>'3513101101120003</t>
+  </si>
+  <si>
+    <t>0147979844</t>
+  </si>
+  <si>
+    <t>ISHAK</t>
+  </si>
+  <si>
+    <t>'3513101505900001</t>
+  </si>
+  <si>
+    <t>NINGSIH HABIYATUN</t>
+  </si>
+  <si>
+    <t>'3513106804940001</t>
+  </si>
+  <si>
+    <t>Zilfa Ainun Maulida</t>
+  </si>
+  <si>
+    <t>2015-01-19</t>
+  </si>
+  <si>
+    <t>'3513105901150001</t>
+  </si>
+  <si>
+    <t>'3513101707140007</t>
+  </si>
+  <si>
+    <t>0151583252</t>
+  </si>
+  <si>
+    <t>Jufri Efendi</t>
+  </si>
+  <si>
+    <t>'3513102708930002</t>
+  </si>
+  <si>
+    <t>Yuliatin</t>
+  </si>
+  <si>
+    <t>'3513105608920002</t>
+  </si>
+  <si>
+    <t>Zulfa Tazkiyah</t>
+  </si>
+  <si>
+    <t>2013-06-11</t>
+  </si>
+  <si>
+    <t>'3513105106150002</t>
+  </si>
+  <si>
+    <t>'3513100701090042</t>
+  </si>
+  <si>
+    <t>0136212124</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN</t>
+  </si>
+  <si>
+    <t>'3513102010790002</t>
+  </si>
+  <si>
+    <t>EKA NURDIANA</t>
+  </si>
+  <si>
+    <t>'3513106408870002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -865,82 +1093,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X14"/>
+  <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="22" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="17" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="19" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="18" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1014,968 +1242,1618 @@
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2" t="s">
         <v>39</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>44</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="N3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Q3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="U3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I4" t="s">
         <v>31</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4">
         <v>2</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="R4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="S4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="T4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="U4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="X4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="O5">
         <v>0</v>
       </c>
       <c r="P5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="S5" t="s">
+        <v>52</v>
+      </c>
+      <c r="T5" t="s">
+        <v>73</v>
+      </c>
+      <c r="U5" t="s">
+        <v>74</v>
+      </c>
+      <c r="V5" t="s">
+        <v>75</v>
+      </c>
+      <c r="W5" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="X5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I6" t="s">
         <v>31</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6">
         <v>2</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
       <c r="P6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S6" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="T6" t="s">
         <v>83</v>
       </c>
       <c r="U6" t="s">
         <v>84</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
       <c r="I7" t="s">
         <v>31</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="L7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O7">
         <v>0</v>
       </c>
       <c r="P7" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>90</v>
+      </c>
+      <c r="R7" t="s">
         <v>91</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="S7" t="s">
+        <v>63</v>
+      </c>
+      <c r="T7" t="s">
         <v>92</v>
       </c>
-      <c r="R7" t="s">
+      <c r="U7" t="s">
         <v>93</v>
       </c>
-      <c r="S7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V7" t="s">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="W7" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="X7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
         <v>31</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="L8" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
       <c r="P8" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>99</v>
+      </c>
+      <c r="R8" t="s">
+        <v>100</v>
+      </c>
+      <c r="S8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T8" t="s">
         <v>101</v>
       </c>
-      <c r="Q8" t="s">
+      <c r="U8" t="s">
         <v>102</v>
       </c>
-      <c r="R8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="V8" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="W8" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="X8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
         <v>31</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="L9" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
       <c r="P9" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="Q9" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="R9" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="S9" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="T9" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="U9" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="V9" t="s">
         <v>41</v>
       </c>
       <c r="W9" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="X9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>31</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="L10" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
       <c r="P10" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="Q10" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="R10" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="S10" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="T10" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="U10" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="V10" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="W10" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="X10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I11" t="s">
         <v>31</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="L11" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
       <c r="P11" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="Q11" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="R11" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="S11" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="T11" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="U11" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="V11" t="s">
         <v>41</v>
       </c>
       <c r="W11" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="X11" t="s">
-        <v>42</v>
+        <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="I12" t="s">
         <v>31</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="L12" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>137</v>
+      </c>
+      <c r="R12" t="s">
+        <v>138</v>
+      </c>
+      <c r="S12" t="s">
+        <v>63</v>
+      </c>
+      <c r="T12" t="s">
+        <v>139</v>
+      </c>
+      <c r="U12" t="s">
         <v>140</v>
       </c>
-      <c r="Q12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="V12" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="W12" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="X12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="I13" t="s">
         <v>31</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="L13" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
       <c r="P13" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>146</v>
+      </c>
+      <c r="R13" t="s">
+        <v>147</v>
+      </c>
+      <c r="S13" t="s">
+        <v>63</v>
+      </c>
+      <c r="T13" t="s">
+        <v>148</v>
+      </c>
+      <c r="U13" t="s">
         <v>149</v>
       </c>
-      <c r="Q13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="V13" t="s">
-        <v>126</v>
+        <v>41</v>
       </c>
       <c r="W13" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="X13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>30</v>
       </c>
       <c r="I14" t="s">
         <v>31</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="L14" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
-      <c r="P14" t="s">
-        <v>158</v>
+      <c r="P14">
+        <v>3150213334</v>
       </c>
       <c r="Q14" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="R14" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="S14" t="s">
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="T14" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="U14" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="V14" t="s">
         <v>41</v>
       </c>
       <c r="W14" t="s">
+        <v>154</v>
+      </c>
+      <c r="X14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
         <v>159</v>
       </c>
-      <c r="X14" t="s">
+      <c r="E15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F15" t="s">
+        <v>45</v>
+      </c>
+      <c r="G15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" t="s">
+        <v>161</v>
+      </c>
+      <c r="L15" t="s">
+        <v>162</v>
+      </c>
+      <c r="M15" t="s">
+        <v>34</v>
+      </c>
+      <c r="N15">
+        <v>1</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="P15" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>164</v>
+      </c>
+      <c r="R15" t="s">
+        <v>165</v>
+      </c>
+      <c r="S15" t="s">
+        <v>166</v>
+      </c>
+      <c r="T15" t="s">
+        <v>167</v>
+      </c>
+      <c r="U15" t="s">
+        <v>168</v>
+      </c>
+      <c r="V15" t="s">
+        <v>41</v>
+      </c>
+      <c r="W15" t="s">
+        <v>164</v>
+      </c>
+      <c r="X15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>170</v>
+      </c>
+      <c r="E16" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K16" t="s">
+        <v>171</v>
+      </c>
+      <c r="L16" t="s">
+        <v>172</v>
+      </c>
+      <c r="M16" t="s">
+        <v>34</v>
+      </c>
+      <c r="N16">
+        <v>2</v>
+      </c>
+      <c r="O16">
+        <v>0</v>
+      </c>
+      <c r="P16" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>174</v>
+      </c>
+      <c r="R16" t="s">
+        <v>175</v>
+      </c>
+      <c r="S16" t="s">
+        <v>63</v>
+      </c>
+      <c r="T16" t="s">
+        <v>176</v>
+      </c>
+      <c r="U16" t="s">
+        <v>177</v>
+      </c>
+      <c r="V16" t="s">
+        <v>41</v>
+      </c>
+      <c r="W16" t="s">
+        <v>174</v>
+      </c>
+      <c r="X16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>178</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>104</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" t="s">
+        <v>179</v>
+      </c>
+      <c r="L17" t="s">
+        <v>180</v>
+      </c>
+      <c r="M17" t="s">
+        <v>34</v>
+      </c>
+      <c r="N17">
+        <v>2</v>
+      </c>
+      <c r="O17">
+        <v>0</v>
+      </c>
+      <c r="P17" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>182</v>
+      </c>
+      <c r="R17" t="s">
+        <v>183</v>
+      </c>
+      <c r="S17" t="s">
+        <v>52</v>
+      </c>
+      <c r="T17" t="s">
+        <v>184</v>
+      </c>
+      <c r="U17" t="s">
+        <v>185</v>
+      </c>
+      <c r="V17" t="s">
+        <v>52</v>
+      </c>
+      <c r="W17" t="s">
+        <v>182</v>
+      </c>
+      <c r="X17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>186</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>187</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I18" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" t="s">
+        <v>188</v>
+      </c>
+      <c r="L18" t="s">
+        <v>189</v>
+      </c>
+      <c r="M18" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18">
+        <v>1</v>
+      </c>
+      <c r="O18">
+        <v>0</v>
+      </c>
+      <c r="P18" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>191</v>
+      </c>
+      <c r="R18" t="s">
+        <v>192</v>
+      </c>
+      <c r="S18" t="s">
+        <v>52</v>
+      </c>
+      <c r="T18" t="s">
+        <v>193</v>
+      </c>
+      <c r="U18" t="s">
+        <v>194</v>
+      </c>
+      <c r="V18" t="s">
+        <v>41</v>
+      </c>
+      <c r="W18" t="s">
+        <v>191</v>
+      </c>
+      <c r="X18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>195</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" t="s">
+        <v>57</v>
+      </c>
+      <c r="I19" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" t="s">
+        <v>25</v>
+      </c>
+      <c r="K19" t="s">
+        <v>197</v>
+      </c>
+      <c r="L19" t="s">
+        <v>198</v>
+      </c>
+      <c r="M19" t="s">
+        <v>34</v>
+      </c>
+      <c r="N19">
+        <v>2</v>
+      </c>
+      <c r="O19">
+        <v>0</v>
+      </c>
+      <c r="P19" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>200</v>
+      </c>
+      <c r="R19" t="s">
+        <v>201</v>
+      </c>
+      <c r="S19" t="s">
+        <v>38</v>
+      </c>
+      <c r="T19" t="s">
+        <v>202</v>
+      </c>
+      <c r="U19" t="s">
+        <v>203</v>
+      </c>
+      <c r="V19" t="s">
+        <v>41</v>
+      </c>
+      <c r="W19" t="s">
+        <v>200</v>
+      </c>
+      <c r="X19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>204</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>205</v>
+      </c>
+      <c r="E20" t="s">
+        <v>206</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>207</v>
+      </c>
+      <c r="L20" t="s">
+        <v>208</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20">
+        <v>0</v>
+      </c>
+      <c r="P20">
+        <v>3148182359</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>209</v>
+      </c>
+      <c r="R20" t="s">
+        <v>210</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20" t="s">
+        <v>211</v>
+      </c>
+      <c r="U20" t="s">
+        <v>212</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>213</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>214</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" t="s">
+        <v>215</v>
+      </c>
+      <c r="L21" t="s">
+        <v>216</v>
+      </c>
+      <c r="M21" t="s">
+        <v>34</v>
+      </c>
+      <c r="N21">
+        <v>1</v>
+      </c>
+      <c r="O21">
+        <v>0</v>
+      </c>
+      <c r="P21" t="s">
+        <v>217</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>218</v>
+      </c>
+      <c r="R21" t="s">
+        <v>219</v>
+      </c>
+      <c r="S21" t="s">
+        <v>38</v>
+      </c>
+      <c r="T21" t="s">
+        <v>220</v>
+      </c>
+      <c r="U21" t="s">
+        <v>221</v>
+      </c>
+      <c r="V21" t="s">
+        <v>41</v>
+      </c>
+      <c r="W21" t="s">
+        <v>218</v>
+      </c>
+      <c r="X21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>222</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>223</v>
+      </c>
+      <c r="E22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J22" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22" t="s">
+        <v>224</v>
+      </c>
+      <c r="L22" t="s">
+        <v>225</v>
+      </c>
+      <c r="M22" t="s">
+        <v>34</v>
+      </c>
+      <c r="N22">
+        <v>1</v>
+      </c>
+      <c r="O22">
+        <v>0</v>
+      </c>
+      <c r="P22" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>227</v>
+      </c>
+      <c r="R22" t="s">
+        <v>228</v>
+      </c>
+      <c r="S22" t="s">
+        <v>166</v>
+      </c>
+      <c r="T22" t="s">
+        <v>229</v>
+      </c>
+      <c r="U22" t="s">
+        <v>230</v>
+      </c>
+      <c r="V22" t="s">
+        <v>41</v>
+      </c>
+      <c r="W22" t="s">
+        <v>227</v>
+      </c>
+      <c r="X22" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>231</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>232</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J23" t="s">
+        <v>25</v>
+      </c>
+      <c r="K23" t="s">
+        <v>233</v>
+      </c>
+      <c r="L23" t="s">
+        <v>234</v>
+      </c>
+      <c r="M23" t="s">
+        <v>34</v>
+      </c>
+      <c r="N23">
+        <v>1</v>
+      </c>
+      <c r="O23">
+        <v>0</v>
+      </c>
+      <c r="P23" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>236</v>
+      </c>
+      <c r="R23" t="s">
+        <v>237</v>
+      </c>
+      <c r="S23" t="s">
+        <v>63</v>
+      </c>
+      <c r="T23" t="s">
+        <v>238</v>
+      </c>
+      <c r="U23" t="s">
+        <v>239</v>
+      </c>
+      <c r="V23" t="s">
+        <v>41</v>
+      </c>
+      <c r="W23" t="s">
+        <v>236</v>
+      </c>
+      <c r="X23" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>