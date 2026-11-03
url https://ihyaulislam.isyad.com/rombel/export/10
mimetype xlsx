--- v1 (2026-09-05)
+++ v2 (2026-11-03)
@@ -623,51 +623,51 @@
   <si>
     <t>Reza Aminullah</t>
   </si>
   <si>
     <t>2015-02-08</t>
   </si>
   <si>
     <t>'3513060802150002</t>
   </si>
   <si>
     <t>'3513061211054337</t>
   </si>
   <si>
     <t>0156702716</t>
   </si>
   <si>
     <t>TOTOK BUDIARTO</t>
   </si>
   <si>
     <t>'3513061303800001</t>
   </si>
   <si>
     <t>ST. SULAIHA</t>
   </si>
   <si>
-    <t>'ST. SULAIHA</t>
+    <t>'351306530.850002</t>
   </si>
   <si>
     <t>SILVIANA DWI ANGGRAINI</t>
   </si>
   <si>
     <t>2014-02-05</t>
   </si>
   <si>
     <t>2023-02-17</t>
   </si>
   <si>
     <t>'3513124502140002</t>
   </si>
   <si>
     <t>'3513123010070005</t>
   </si>
   <si>
     <t>Shalehuddin</t>
   </si>
   <si>
     <t>'3513121103800012</t>
   </si>
   <si>
     <t>SUNIA HANDAYANI</t>
   </si>