--- v0 (2026-07-08)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Tempat Lahir</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>Diterima Tanggal</t>
   </si>
   <si>
     <t>Jenis Kelamin</t>
   </si>
   <si>
     <t>Agama</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
@@ -86,657 +86,483 @@
   <si>
     <t>Nama Bapak</t>
   </si>
   <si>
     <t>NIK Bapak</t>
   </si>
   <si>
     <t>Pekerjaan Bapak</t>
   </si>
   <si>
     <t>Nama Ibu</t>
   </si>
   <si>
     <t>NIK Ibu</t>
   </si>
   <si>
     <t>Pekerjaan Ibu</t>
   </si>
   <si>
     <t>Nama Wali</t>
   </si>
   <si>
     <t>Status Ortu</t>
   </si>
   <si>
-    <t>ADILA NISA ARDANI</t>
+    <t>AFRIN ROIDATUL FAKHIRA</t>
   </si>
   <si>
     <t>Probolinggo</t>
   </si>
   <si>
-    <t>2018-08-19</t>
+    <t>2020-09-11</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
+    <t>Pakuniran</t>
+  </si>
+  <si>
+    <t>'3513105109200001</t>
+  </si>
+  <si>
+    <t>'3513100207120003</t>
+  </si>
+  <si>
+    <t>Anak Kandung</t>
+  </si>
+  <si>
+    <t>M. ZAINUL HASAN</t>
+  </si>
+  <si>
+    <t>'3513100107820007</t>
+  </si>
+  <si>
+    <t>KARYAWAN SWASTA</t>
+  </si>
+  <si>
+    <t>AHYATI</t>
+  </si>
+  <si>
+    <t>'3513105208850002</t>
+  </si>
+  <si>
+    <t>Mengurus Rumah Tangga</t>
+  </si>
+  <si>
+    <t>ALVINO DAFFA MUWAFFAQ PUTRA</t>
+  </si>
+  <si>
+    <t>2019-09-09</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
     <t>Islam</t>
   </si>
   <si>
     <t>Alaspandan</t>
   </si>
   <si>
-    <t>Pakuniran</t>
-[...5 lines deleted...]
-    <t>'3513103103080014</t>
+    <t>'3513100909190001</t>
+  </si>
+  <si>
+    <t>'3513100805120003</t>
   </si>
   <si>
     <t>Anak</t>
   </si>
   <si>
-    <t>FATHUL JUNAIDI</t>
-[...2 lines deleted...]
-    <t>'3513100605830001</t>
+    <t>Andika Refananda Putra</t>
+  </si>
+  <si>
+    <t>'3513101812860002</t>
+  </si>
+  <si>
+    <t>PETANI</t>
+  </si>
+  <si>
+    <t>Nur Hafifah</t>
+  </si>
+  <si>
+    <t>'3513164706830002</t>
+  </si>
+  <si>
+    <t>Karyawan swasta</t>
+  </si>
+  <si>
+    <t>ARISTA AISYATUL JANNAH</t>
+  </si>
+  <si>
+    <t>2019-11-14</t>
+  </si>
+  <si>
+    <t>'3513105411190001</t>
+  </si>
+  <si>
+    <t>'3513101703100007</t>
+  </si>
+  <si>
+    <t>Ismail</t>
+  </si>
+  <si>
+    <t>'3513100808860006</t>
   </si>
   <si>
     <t>Petani</t>
   </si>
   <si>
-    <t>USWATUN</t>
-[...2 lines deleted...]
-    <t>'3513105403850004</t>
+    <t>Isnaini Fuaida</t>
+  </si>
+  <si>
+    <t>'3513105805920003</t>
+  </si>
+  <si>
+    <t>Mengurus rumah tangga</t>
+  </si>
+  <si>
+    <t>FITRIYA KAMILAH</t>
+  </si>
+  <si>
+    <t>2019-06-05</t>
+  </si>
+  <si>
+    <t>'3513104506190001</t>
+  </si>
+  <si>
+    <t>'3513101707140007</t>
+  </si>
+  <si>
+    <t>anak</t>
+  </si>
+  <si>
+    <t>Jufri Efendi</t>
+  </si>
+  <si>
+    <t>'3513102708930002</t>
+  </si>
+  <si>
+    <t>Wiraswasta</t>
+  </si>
+  <si>
+    <t>Yuliatin</t>
+  </si>
+  <si>
+    <t>'3513105608920002</t>
+  </si>
+  <si>
+    <t>HAIRUNNISAK ANIFA MAULIDIYA</t>
+  </si>
+  <si>
+    <t>Situbondo</t>
+  </si>
+  <si>
+    <t>2019-11-12</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Tanjung Kamal</t>
+  </si>
+  <si>
+    <t>Mangaran</t>
+  </si>
+  <si>
+    <t>'3512095211190002</t>
+  </si>
+  <si>
+    <t>'3512090302200001</t>
+  </si>
+  <si>
+    <t>Hairul Anam Dwi Prasetyo</t>
+  </si>
+  <si>
+    <t>'3513101606920004</t>
+  </si>
+  <si>
+    <t>Holifah</t>
+  </si>
+  <si>
+    <t>'3512096301950001</t>
   </si>
   <si>
     <t>Lengkap</t>
   </si>
   <si>
-    <t>AFKARINA DZAKIYYAH SALMA</t>
-[...35 lines deleted...]
-    <t>2018-11-22</t>
+    <t>KEVIN ARDANA ABI PUTRA</t>
+  </si>
+  <si>
+    <t>2019-07-06</t>
   </si>
   <si>
     <t>Sumber Kembar</t>
   </si>
   <si>
-    <t>'3513106211180001</t>
-[...23 lines deleted...]
-    <t>Sindetlami</t>
+    <t>'3513100607190002</t>
+  </si>
+  <si>
+    <t>'3513102005190003</t>
+  </si>
+  <si>
+    <t>Moh. Sufyan</t>
+  </si>
+  <si>
+    <t>'3513102805990001</t>
+  </si>
+  <si>
+    <t>Yeni Nur Komariyah</t>
+  </si>
+  <si>
+    <t>'3513137001010002</t>
+  </si>
+  <si>
+    <t>KEYSYA QIANA CHALISYA</t>
+  </si>
+  <si>
+    <t>2018-12-08</t>
+  </si>
+  <si>
+    <t>'3513104812180001</t>
+  </si>
+  <si>
+    <t>'3513100804080061</t>
+  </si>
+  <si>
+    <t>Haiyi</t>
+  </si>
+  <si>
+    <t>'3513101910750001</t>
+  </si>
+  <si>
+    <t>Halimatus Sa'diyah</t>
+  </si>
+  <si>
+    <t>'3513104712830002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABIZAR AHKAM</t>
+  </si>
+  <si>
+    <t>2020-05-02</t>
+  </si>
+  <si>
+    <t>'3513100205200001</t>
+  </si>
+  <si>
+    <t>'3513100810180008</t>
+  </si>
+  <si>
+    <t>Muhammad</t>
+  </si>
+  <si>
+    <t>'3513101910850001</t>
+  </si>
+  <si>
+    <t>Guru</t>
+  </si>
+  <si>
+    <t>Ayu Khoiriyah</t>
+  </si>
+  <si>
+    <t>'3513106412990002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABIZAR ANWARI</t>
+  </si>
+  <si>
+    <t>2018-10-15</t>
+  </si>
+  <si>
+    <t>Nogosaren</t>
+  </si>
+  <si>
+    <t>Gading</t>
+  </si>
+  <si>
+    <t>'3513091510180001</t>
+  </si>
+  <si>
+    <t>'3513092307180003</t>
+  </si>
+  <si>
+    <t>M SAIFUL ANWAR</t>
+  </si>
+  <si>
+    <t>'3513091502940003</t>
+  </si>
+  <si>
+    <t>HUSNUL KHATIMAH</t>
+  </si>
+  <si>
+    <t>'3513104111930001</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAREL ARDAFA</t>
+  </si>
+  <si>
+    <t>2019-03-31</t>
+  </si>
+  <si>
+    <t>'3513103103190001</t>
+  </si>
+  <si>
+    <t>'3513101004190001</t>
+  </si>
+  <si>
+    <t>Abdul Kadir</t>
+  </si>
+  <si>
+    <t>'3513130203940002</t>
+  </si>
+  <si>
+    <t>Noer Mega Maulidiah</t>
+  </si>
+  <si>
+    <t>'3513104907970001</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ROZIKQIH</t>
+  </si>
+  <si>
+    <t>2019-05-29</t>
+  </si>
+  <si>
+    <t>'3513102905190001</t>
+  </si>
+  <si>
+    <t>'3513102605100001</t>
+  </si>
+  <si>
+    <t>Sahid</t>
+  </si>
+  <si>
+    <t>'3513102403880002</t>
+  </si>
+  <si>
+    <t>Ririn Handayani</t>
+  </si>
+  <si>
+    <t>'3513105007920002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YOGI ANSORULLAH</t>
+  </si>
+  <si>
+    <t>2019-11-26</t>
+  </si>
+  <si>
+    <t>Alastengah</t>
   </si>
   <si>
     <t>Besuk</t>
   </si>
   <si>
-    <t>'3513134809180001</t>
-[...8 lines deleted...]
-    <t>'3513130805930001</t>
+    <t>'3513132611190001</t>
+  </si>
+  <si>
+    <t>'3513130406140002</t>
+  </si>
+  <si>
+    <t>Muhammad Ansori</t>
+  </si>
+  <si>
+    <t>'3513102605900001</t>
+  </si>
+  <si>
+    <t>Rofiatul Imamah</t>
+  </si>
+  <si>
+    <t>'3513134107970107</t>
+  </si>
+  <si>
+    <t>NADROTU HURIEN AIN</t>
+  </si>
+  <si>
+    <t>2019-03-17</t>
+  </si>
+  <si>
+    <t>'3513105703190001</t>
+  </si>
+  <si>
+    <t>'3513102011120001</t>
+  </si>
+  <si>
+    <t>Moh. Haerul</t>
+  </si>
+  <si>
+    <t>'3513101511870002</t>
+  </si>
+  <si>
+    <t>Buruh Tani</t>
+  </si>
+  <si>
+    <t>Sri Wahyuni</t>
+  </si>
+  <si>
+    <t>'3513106410950002</t>
+  </si>
+  <si>
+    <t>RANIA SAYYIDAH CHOLAIVI</t>
+  </si>
+  <si>
+    <t>2020-08-05</t>
+  </si>
+  <si>
+    <t>ALASPANDAN</t>
+  </si>
+  <si>
+    <t>PAKUNIRAN</t>
+  </si>
+  <si>
+    <t>'3513104508200001</t>
+  </si>
+  <si>
+    <t>'3513101707080013</t>
+  </si>
+  <si>
+    <t>IMANULLAH CHOLAIVI</t>
+  </si>
+  <si>
+    <t>'3513101507820001</t>
   </si>
   <si>
     <t>WIRASWASTA</t>
   </si>
   <si>
-    <t>SITI HASANAH</t>
-[...467 lines deleted...]
-    <t>'3513104702970003</t>
+    <t>VIDIA RAHMAWATI</t>
+  </si>
+  <si>
+    <t>'3513106912840001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1054,82 +880,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X23"/>
+  <dimension ref="A1:X15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="36" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="22" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="18" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1181,1614 +1007,986 @@
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>29</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>30</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>31</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>32</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2">
+        <v>3</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>3205577380</v>
+      </c>
+      <c r="Q2" t="s">
         <v>33</v>
       </c>
-      <c r="M2" t="s">
+      <c r="R2" t="s">
         <v>34</v>
       </c>
-      <c r="N2">
-[...6 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="S2" t="s">
         <v>35</v>
       </c>
-      <c r="R2" t="s">
+      <c r="T2" t="s">
         <v>36</v>
       </c>
-      <c r="S2" t="s">
+      <c r="U2" t="s">
         <v>37</v>
       </c>
-      <c r="T2" t="s">
+      <c r="V2" t="s">
         <v>38</v>
       </c>
-      <c r="U2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="W2"/>
+      <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>42</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="H3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N3">
+        <v>2</v>
+      </c>
+      <c r="O3">
         <v>1</v>
       </c>
-      <c r="O3"/>
       <c r="P3">
-        <v>3187429278</v>
+        <v>3195127728</v>
       </c>
       <c r="Q3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="R3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="S3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="T3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="V3" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H4" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4" t="s">
         <v>29</v>
       </c>
-      <c r="H4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N4">
         <v>2</v>
       </c>
       <c r="O4"/>
       <c r="P4">
-        <v>3183701498</v>
+        <v>3192243332</v>
       </c>
       <c r="Q4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="R4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="T4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="U4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="V4" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W4"/>
+      <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
         <v>29</v>
       </c>
-      <c r="H5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="N5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O5"/>
       <c r="P5">
-        <v>3187095462</v>
+        <v>3190455891</v>
       </c>
       <c r="Q5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="R5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="U5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="V5" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H6" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J6" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="K6" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="L6" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="M6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
-      <c r="O6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O6">
+        <v>2</v>
+      </c>
+      <c r="P6"/>
       <c r="Q6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="R6" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="S6" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="T6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="U6" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="V6" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="W6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="X6" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G7" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" t="s">
+        <v>89</v>
+      </c>
+      <c r="I7" t="s">
         <v>29</v>
       </c>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="L7" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="M7" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O7"/>
       <c r="P7">
-        <v>3191012797</v>
+        <v>3196406787</v>
       </c>
       <c r="Q7" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="R7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="S7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T7" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="U7" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="V7" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W7"/>
+      <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" t="s">
         <v>29</v>
       </c>
-      <c r="H8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="L8" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M8" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O8"/>
       <c r="P8">
-        <v>3188510882</v>
+        <v>3181827051</v>
       </c>
       <c r="Q8" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="R8" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="S8" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="T8" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="U8" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="V8" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>89</v>
+      </c>
+      <c r="I9" t="s">
         <v>29</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="L9" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="M9" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
       <c r="O9"/>
       <c r="P9">
-        <v>3187315170</v>
+        <v>3208399817</v>
       </c>
       <c r="Q9" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="R9" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="S9" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="T9" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="U9" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="V9" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="E10" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="I10" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="L10" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="M10" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N10">
         <v>1</v>
       </c>
       <c r="O10"/>
       <c r="P10">
-        <v>3182439750</v>
+        <v>3182407442</v>
       </c>
       <c r="Q10" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="R10" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="S10" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="T10" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="U10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="V10" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="G11" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" t="s">
         <v>29</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="L11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="M11" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N11">
         <v>1</v>
       </c>
       <c r="O11"/>
       <c r="P11">
-        <v>3182885759</v>
+        <v>3195040230</v>
       </c>
       <c r="Q11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R11" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="S11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T11" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="U11" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="V11" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="G12" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" t="s">
         <v>29</v>
       </c>
-      <c r="H12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="L12" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="M12" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O12"/>
       <c r="P12">
-        <v>3196659876</v>
+        <v>3191186824</v>
       </c>
       <c r="Q12" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="R12" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="S12" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="T12" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="U12" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="V12" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E13" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H13" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="I13" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="M13" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O13"/>
       <c r="P13">
-        <v>3180483860</v>
+        <v>3198005776</v>
       </c>
       <c r="Q13" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="R13" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="S13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T13" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="U13" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="V13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W13"/>
+      <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="G14" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" t="s">
         <v>29</v>
       </c>
-      <c r="H14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="L14" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="M14" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N14">
         <v>2</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>1</v>
+      </c>
       <c r="P14">
-        <v>3185367248</v>
+        <v>3193650713</v>
       </c>
       <c r="Q14" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="R14" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="S14" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="T14" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="U14" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="V14" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>30</v>
+        <v>160</v>
       </c>
       <c r="I15" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="J15"/>
       <c r="K15" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="L15" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="M15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="N15">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="O15"/>
+        <v>3</v>
+      </c>
+      <c r="O15">
+        <v>0</v>
+      </c>
       <c r="P15">
-        <v>3188725803</v>
+        <v>3207628958</v>
       </c>
       <c r="Q15" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="R15" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="S15" t="s">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="T15" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="U15" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="V15" t="s">
-        <v>50</v>
-[...582 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">