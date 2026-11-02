--- v1 (2026-09-05)
+++ v2 (2026-11-02)
@@ -1306,51 +1306,53 @@
       </c>
       <c r="H6" t="s">
         <v>78</v>
       </c>
       <c r="I6" t="s">
         <v>79</v>
       </c>
       <c r="J6" t="s">
         <v>75</v>
       </c>
       <c r="K6" t="s">
         <v>80</v>
       </c>
       <c r="L6" t="s">
         <v>81</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>3197085201</v>
+      </c>
       <c r="Q6" t="s">
         <v>82</v>
       </c>
       <c r="R6" t="s">
         <v>83</v>
       </c>
       <c r="S6" t="s">
         <v>71</v>
       </c>
       <c r="T6" t="s">
         <v>84</v>
       </c>
       <c r="U6" t="s">
         <v>85</v>
       </c>
       <c r="V6" t="s">
         <v>38</v>
       </c>
       <c r="W6" t="s">
         <v>82</v>
       </c>
       <c r="X6" t="s">
         <v>86</v>
       </c>
     </row>