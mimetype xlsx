--- v0 (2026-07-09)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Tempat Lahir</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>Diterima Tanggal</t>
   </si>
   <si>
     <t>Jenis Kelamin</t>
   </si>
   <si>
     <t>Agama</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
@@ -86,696 +86,348 @@
   <si>
     <t>Nama Bapak</t>
   </si>
   <si>
     <t>NIK Bapak</t>
   </si>
   <si>
     <t>Pekerjaan Bapak</t>
   </si>
   <si>
     <t>Nama Ibu</t>
   </si>
   <si>
     <t>NIK Ibu</t>
   </si>
   <si>
     <t>Pekerjaan Ibu</t>
   </si>
   <si>
     <t>Nama Wali</t>
   </si>
   <si>
     <t>Status Ortu</t>
   </si>
   <si>
-    <t>Abelia Fitriatus Sholehah</t>
+    <t>Gevin Noer Hidayah</t>
   </si>
   <si>
     <t>Probolinggo</t>
   </si>
   <si>
-    <t>2015-06-16</t>
-[...2 lines deleted...]
-    <t>2021-07-12</t>
+    <t>2015-03-15</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>Laki-laki</t>
+  </si>
+  <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Alaspandan</t>
+  </si>
+  <si>
+    <t>Pakuniran</t>
+  </si>
+  <si>
+    <t>'3513101503150001</t>
+  </si>
+  <si>
+    <t>'3513101003150001</t>
+  </si>
+  <si>
+    <t>Anak</t>
+  </si>
+  <si>
+    <t>0154106238</t>
+  </si>
+  <si>
+    <t>AHMAD FARIDI</t>
+  </si>
+  <si>
+    <t>'3513131410910003</t>
+  </si>
+  <si>
+    <t>WIRASWASTA</t>
+  </si>
+  <si>
+    <t>LITA KARDINA</t>
+  </si>
+  <si>
+    <t>'3513105008940002</t>
+  </si>
+  <si>
+    <t>MENGURUS RUMAH TANGGA</t>
+  </si>
+  <si>
+    <t>Lengkap</t>
+  </si>
+  <si>
+    <t>Haira Syarifah</t>
+  </si>
+  <si>
+    <t>2016-01-16</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
-    <t>Islam</t>
-[...32 lines deleted...]
-    <t>'3513104210830002</t>
+    <t>Sumber Kembar</t>
+  </si>
+  <si>
+    <t>'3513105601160001</t>
+  </si>
+  <si>
+    <t>'3513101012100039</t>
+  </si>
+  <si>
+    <t>0165422667</t>
+  </si>
+  <si>
+    <t>NURUL ARIFIN</t>
+  </si>
+  <si>
+    <t>'3513101507830001</t>
+  </si>
+  <si>
+    <t>NURUL QOMARIAH</t>
+  </si>
+  <si>
+    <t>'3513104611870001</t>
   </si>
   <si>
     <t>Mengurus Rumah Tangga</t>
   </si>
   <si>
-    <t>Lengkap</t>
-[...59 lines deleted...]
-    <t>'3513100610840002</t>
+    <t>Mery Rosalinda</t>
+  </si>
+  <si>
+    <t>2015-07-03</t>
+  </si>
+  <si>
+    <t>'3513104307150001</t>
+  </si>
+  <si>
+    <t>'3513102307150007</t>
+  </si>
+  <si>
+    <t>0132683423</t>
+  </si>
+  <si>
+    <t>BUHARI</t>
+  </si>
+  <si>
+    <t>'3513102809870002</t>
   </si>
   <si>
     <t>Petani</t>
   </si>
   <si>
-    <t>AISYAH YULIANA</t>
-[...185 lines deleted...]
-    <t>ALI FAISOL</t>
+    <t>SITI MAISYAROH</t>
+  </si>
+  <si>
+    <t>'3513104609890002</t>
+  </si>
+  <si>
+    <t>Muhammad Ferdiyansah</t>
+  </si>
+  <si>
+    <t>2014-10-20</t>
+  </si>
+  <si>
+    <t>'3513102010140002</t>
+  </si>
+  <si>
+    <t>'3513102405180002</t>
+  </si>
+  <si>
+    <t>0142927677</t>
+  </si>
+  <si>
+    <t>BABUN</t>
+  </si>
+  <si>
+    <t>'3513100402940002</t>
+  </si>
+  <si>
+    <t>NUR ASIH</t>
+  </si>
+  <si>
+    <t>'3513155011920001</t>
+  </si>
+  <si>
+    <t>Muhammad Rijalul Muttaqin</t>
+  </si>
+  <si>
+    <t>2015-02-05</t>
+  </si>
+  <si>
+    <t>'3513100502150001</t>
+  </si>
+  <si>
+    <t>'3513102212140003</t>
+  </si>
+  <si>
+    <t>AHMAD FAUZAN</t>
+  </si>
+  <si>
+    <t>'3513100803900001</t>
+  </si>
+  <si>
+    <t>QURROTUL AINI</t>
+  </si>
+  <si>
+    <t>'3513106603920002</t>
+  </si>
+  <si>
+    <t>Guru</t>
+  </si>
+  <si>
+    <t>Ranindita Diaz Zahra</t>
+  </si>
+  <si>
+    <t>2015-11-13</t>
+  </si>
+  <si>
+    <t>'3513105311150001</t>
+  </si>
+  <si>
+    <t>'3513102104150007</t>
+  </si>
+  <si>
+    <t>0151658912</t>
+  </si>
+  <si>
+    <t>MOH. ROMLI</t>
+  </si>
+  <si>
+    <t>'3513151112920004</t>
+  </si>
+  <si>
+    <t>MUTAMMIMAH</t>
+  </si>
+  <si>
+    <t>'3513105408930002</t>
+  </si>
+  <si>
+    <t>Robbi Sidny</t>
+  </si>
+  <si>
+    <t>2015-12-22</t>
+  </si>
+  <si>
+    <t>'3513102212150001</t>
+  </si>
+  <si>
+    <t>'3513101403080021</t>
+  </si>
+  <si>
+    <t>aNAK</t>
+  </si>
+  <si>
+    <t>SAMSUDIN</t>
+  </si>
+  <si>
+    <t>'3513100608780001</t>
+  </si>
+  <si>
+    <t>QURRATU AINI</t>
+  </si>
+  <si>
+    <t>'3513106904810001</t>
+  </si>
+  <si>
+    <t>Mengurus rumah tangga</t>
+  </si>
+  <si>
+    <t>Shofiana Nur Ilmi</t>
+  </si>
+  <si>
+    <t>2016-02-19</t>
+  </si>
+  <si>
+    <t>Sumberan</t>
+  </si>
+  <si>
+    <t>Besuk</t>
+  </si>
+  <si>
+    <t>'3513135902160001</t>
+  </si>
+  <si>
+    <t>'3513130102160003</t>
+  </si>
+  <si>
+    <t>0165450550</t>
+  </si>
+  <si>
+    <t>ZAINUL</t>
+  </si>
+  <si>
+    <t>'3513130211930002</t>
+  </si>
+  <si>
+    <t>IFA AFRIATIN</t>
+  </si>
+  <si>
+    <t>'3513105105960005</t>
+  </si>
+  <si>
+    <t>Siti Aisyah</t>
+  </si>
+  <si>
+    <t>2015-11-02</t>
+  </si>
+  <si>
+    <t>'3513104211150001</t>
+  </si>
+  <si>
+    <t>'3513100509160016</t>
+  </si>
+  <si>
+    <t>0151252987</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>'-</t>
   </si>
   <si>
-    <t>-</t>
-[...5 lines deleted...]
-    <t>'3513104207850002</t>
+    <t>MUTMAINNAH</t>
+  </si>
+  <si>
+    <t>'3513106412770001</t>
+  </si>
+  <si>
+    <t>Wiraswasta</t>
   </si>
   <si>
     <t>Bapak meninggal</t>
-  </si>
-[...322 lines deleted...]
-    <t>'3513106408870002</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1093,81 +745,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X23"/>
+  <dimension ref="A1:X10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="19" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="19" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="18" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1242,51 +894,51 @@
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2" t="s">
         <v>39</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
@@ -1316,1545 +968,599 @@
       <c r="F3" t="s">
         <v>45</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>46</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>47</v>
       </c>
       <c r="L3" t="s">
         <v>48</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
         <v>50</v>
       </c>
       <c r="R3" t="s">
         <v>51</v>
       </c>
       <c r="S3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T3" t="s">
         <v>52</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>53</v>
       </c>
-      <c r="U3" t="s">
+      <c r="V3" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>50</v>
       </c>
       <c r="X3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
         <v>31</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q4" t="s">
         <v>60</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>61</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>62</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>63</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="O5">
         <v>0</v>
       </c>
       <c r="P5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q5" t="s">
         <v>70</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>71</v>
       </c>
-      <c r="R5" t="s">
+      <c r="S5" t="s">
+        <v>62</v>
+      </c>
+      <c r="T5" t="s">
         <v>72</v>
       </c>
-      <c r="S5" t="s">
-[...2 lines deleted...]
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>73</v>
       </c>
-      <c r="U5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V5" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="W5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
         <v>31</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
-      <c r="P6" t="s">
-        <v>80</v>
+      <c r="P6">
+        <v>3158344314</v>
       </c>
       <c r="Q6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="R6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="S6" t="s">
         <v>38</v>
       </c>
       <c r="T6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="U6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="V6" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="W6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="X6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
       <c r="I7" t="s">
         <v>31</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L7" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7">
         <v>1</v>
       </c>
       <c r="O7">
         <v>0</v>
       </c>
       <c r="P7" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>88</v>
+      </c>
+      <c r="R7" t="s">
         <v>89</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="S7" t="s">
+        <v>62</v>
+      </c>
+      <c r="T7" t="s">
         <v>90</v>
       </c>
-      <c r="R7" t="s">
+      <c r="U7" t="s">
         <v>91</v>
       </c>
-      <c r="S7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V7" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="W7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="I8" t="s">
         <v>31</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
+        <v>94</v>
+      </c>
+      <c r="L8" t="s">
+        <v>95</v>
+      </c>
+      <c r="M8" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="N8">
         <v>1</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
-      <c r="P8" t="s">
+      <c r="P8">
+        <v>3152399215</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>97</v>
+      </c>
+      <c r="R8" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="S8" t="s">
         <v>38</v>
       </c>
       <c r="T8" t="s">
+        <v>99</v>
+      </c>
+      <c r="U8" t="s">
+        <v>100</v>
+      </c>
+      <c r="V8" t="s">
         <v>101</v>
       </c>
-      <c r="U8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W8" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="X8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="I9" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
       <c r="P9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Q9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R9" t="s">
+        <v>110</v>
+      </c>
+      <c r="S9" t="s">
+        <v>38</v>
+      </c>
+      <c r="T9" t="s">
+        <v>111</v>
+      </c>
+      <c r="U9" t="s">
+        <v>112</v>
+      </c>
+      <c r="V9" t="s">
+        <v>54</v>
+      </c>
+      <c r="W9" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="I10" t="s">
         <v>31</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10">
         <v>2</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
       <c r="P10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="Q10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="R10" t="s">
+        <v>119</v>
+      </c>
+      <c r="S10" t="s">
         <v>118</v>
       </c>
-      <c r="S10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="U10" t="s">
+        <v>121</v>
+      </c>
+      <c r="V10" t="s">
+        <v>122</v>
+      </c>
+      <c r="W10" t="s">
         <v>120</v>
       </c>
-      <c r="V10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X10" t="s">
-        <v>42</v>
-[...33 lines deleted...]
-      <c r="K11" t="s">
         <v>123</v>
-      </c>
-[...909 lines deleted...]
-        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>