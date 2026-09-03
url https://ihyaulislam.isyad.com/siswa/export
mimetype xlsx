--- v0 (2026-07-08)
+++ v1 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1625">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1768">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Tempat Lahir</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>Diterima Tanggal</t>
   </si>
   <si>
     <t>Jenis Kelamin</t>
   </si>
   <si>
     <t>Agama</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
@@ -479,1259 +479,1262 @@
   <si>
     <t>Bapak meninggal</t>
   </si>
   <si>
     <t>Mery Rosalinda</t>
   </si>
   <si>
     <t>2015-07-03</t>
   </si>
   <si>
     <t>'3513104307150001</t>
   </si>
   <si>
     <t>'3513102307150007</t>
   </si>
   <si>
     <t>0132683423</t>
   </si>
   <si>
     <t>BUHARI</t>
   </si>
   <si>
     <t>SITI MAISYAROH</t>
   </si>
   <si>
+    <t>'3513104609890002</t>
+  </si>
+  <si>
+    <t>MENGURUS RUMAH TANGGA</t>
+  </si>
+  <si>
+    <t>Haira Syarifah</t>
+  </si>
+  <si>
+    <t>2016-01-16</t>
+  </si>
+  <si>
+    <t>'3513105601160001</t>
+  </si>
+  <si>
+    <t>'3513101012100039</t>
+  </si>
+  <si>
+    <t>0165422667</t>
+  </si>
+  <si>
+    <t>NURUL ARIFIN</t>
+  </si>
+  <si>
+    <t>WIRASWASTA</t>
+  </si>
+  <si>
+    <t>NURUL QOMARIAH</t>
+  </si>
+  <si>
+    <t>'3513104611870001</t>
+  </si>
+  <si>
+    <t>Shofiana Nur Ilmi</t>
+  </si>
+  <si>
+    <t>2016-02-19</t>
+  </si>
+  <si>
+    <t>Sumberan</t>
+  </si>
+  <si>
+    <t>Besuk</t>
+  </si>
+  <si>
+    <t>'3513135902160001</t>
+  </si>
+  <si>
+    <t>'3513130102160003</t>
+  </si>
+  <si>
+    <t>0165450550</t>
+  </si>
+  <si>
+    <t>ZAINUL</t>
+  </si>
+  <si>
+    <t>IFA AFRIATIN</t>
+  </si>
+  <si>
+    <t>'3513105105960005</t>
+  </si>
+  <si>
+    <t>Ranindita Diaz Zahra</t>
+  </si>
+  <si>
+    <t>2015-11-13</t>
+  </si>
+  <si>
+    <t>'3513105311150001</t>
+  </si>
+  <si>
+    <t>'3513102104150007</t>
+  </si>
+  <si>
+    <t>0151658912</t>
+  </si>
+  <si>
+    <t>MOH. ROMLI</t>
+  </si>
+  <si>
+    <t>MUTAMMIMAH</t>
+  </si>
+  <si>
+    <t>'3513105408930002</t>
+  </si>
+  <si>
+    <t>Gevin Noer Hidayah</t>
+  </si>
+  <si>
+    <t>2015-03-15</t>
+  </si>
+  <si>
+    <t>'3513101503150001</t>
+  </si>
+  <si>
+    <t>'3513101003150001</t>
+  </si>
+  <si>
+    <t>0154106238</t>
+  </si>
+  <si>
+    <t>AHMAD FARIDI</t>
+  </si>
+  <si>
+    <t>LITA KARDINA</t>
+  </si>
+  <si>
+    <t>'3513105008940002</t>
+  </si>
+  <si>
+    <t>Muhammad Rijalul Muttaqin</t>
+  </si>
+  <si>
+    <t>2015-02-05</t>
+  </si>
+  <si>
+    <t>'3513100502150001</t>
+  </si>
+  <si>
+    <t>'3513102212140003</t>
+  </si>
+  <si>
+    <t>AHMAD FAUZAN</t>
+  </si>
+  <si>
+    <t>QURROTUL AINI</t>
+  </si>
+  <si>
+    <t>'3513106603920002</t>
+  </si>
+  <si>
+    <t>Robbi Sidny</t>
+  </si>
+  <si>
+    <t>2015-12-22</t>
+  </si>
+  <si>
+    <t>'3513102212150001</t>
+  </si>
+  <si>
+    <t>'3513101403080021</t>
+  </si>
+  <si>
+    <t>aNAK</t>
+  </si>
+  <si>
+    <t>SAMSUDIN</t>
+  </si>
+  <si>
+    <t>QURRATU AINI</t>
+  </si>
+  <si>
+    <t>'3513106904810001</t>
+  </si>
+  <si>
+    <t>Mengurus rumah tangga</t>
+  </si>
+  <si>
+    <t>Muhammad Ferdiyansah</t>
+  </si>
+  <si>
+    <t>2014-10-20</t>
+  </si>
+  <si>
+    <t>'3513102010140002</t>
+  </si>
+  <si>
+    <t>'3513102405180002</t>
+  </si>
+  <si>
+    <t>0142927677</t>
+  </si>
+  <si>
+    <t>BABUN</t>
+  </si>
+  <si>
+    <t>NUR ASIH</t>
+  </si>
+  <si>
+    <t>'3513155011920001</t>
+  </si>
+  <si>
+    <t>Abelia Fitriatus Sholehah</t>
+  </si>
+  <si>
+    <t>2015-06-16</t>
+  </si>
+  <si>
+    <t>'3513105606150001</t>
+  </si>
+  <si>
+    <t>'3513100411090005</t>
+  </si>
+  <si>
+    <t>0154830374</t>
+  </si>
+  <si>
+    <t>SHOLEHUDDIN</t>
+  </si>
+  <si>
+    <t>PETANI</t>
+  </si>
+  <si>
+    <t>FITRIYAH</t>
+  </si>
+  <si>
+    <t>'3513104210830002</t>
+  </si>
+  <si>
+    <t>Achmad Sulaiman</t>
+  </si>
+  <si>
+    <t>2015-04-25</t>
+  </si>
+  <si>
+    <t>Bimo</t>
+  </si>
+  <si>
+    <t>'3513102504150001</t>
+  </si>
+  <si>
+    <t>'3513102005150001</t>
+  </si>
+  <si>
+    <t>0155529821</t>
+  </si>
+  <si>
+    <t>ABDUL HAFID</t>
+  </si>
+  <si>
+    <t>MILA DARMAYANTI</t>
+  </si>
+  <si>
+    <t>'3513104902950002</t>
+  </si>
+  <si>
+    <t>Ahmad Hamdan Aljauhari</t>
+  </si>
+  <si>
+    <t>2014-08-13</t>
+  </si>
+  <si>
+    <t>'3513101308140003</t>
+  </si>
+  <si>
+    <t>'3513103112100007</t>
+  </si>
+  <si>
+    <t>0147739648</t>
+  </si>
+  <si>
+    <t>AHMADI</t>
+  </si>
+  <si>
+    <t>AISYAH YULIANA</t>
+  </si>
+  <si>
+    <t>'3513104606830003</t>
+  </si>
+  <si>
+    <t>Ahmad Samsul Hadi</t>
+  </si>
+  <si>
+    <t>2014-05-27</t>
+  </si>
+  <si>
+    <t>'3513102705140002</t>
+  </si>
+  <si>
+    <t>'3513102709130005</t>
+  </si>
+  <si>
+    <t>0149223051</t>
+  </si>
+  <si>
+    <t>SAMSUL HAIRI</t>
+  </si>
+  <si>
+    <t>HASANAH</t>
+  </si>
+  <si>
+    <t>'3513104601900002</t>
+  </si>
+  <si>
+    <t>Ahmad Zaki Ni'amullah</t>
+  </si>
+  <si>
+    <t>2015-03-27</t>
+  </si>
+  <si>
+    <t>'3513102703150001</t>
+  </si>
+  <si>
+    <t>'3513100511080003</t>
+  </si>
+  <si>
+    <t>0153964085</t>
+  </si>
+  <si>
+    <t>ASY ARI</t>
+  </si>
+  <si>
+    <t>SHOLEHATI</t>
+  </si>
+  <si>
+    <t>'3513104508850002</t>
+  </si>
+  <si>
+    <t>Dzakira Talita Zahra</t>
+  </si>
+  <si>
+    <t>2014-09-12</t>
+  </si>
+  <si>
+    <t>'3513105209140001</t>
+  </si>
+  <si>
+    <t>'3513100812100037</t>
+  </si>
+  <si>
+    <t>0143005260</t>
+  </si>
+  <si>
+    <t>SAMSUL HUSNAN</t>
+  </si>
+  <si>
+    <t>NOR AINI</t>
+  </si>
+  <si>
+    <t>'3513104109880002</t>
+  </si>
+  <si>
+    <t>Faidha Zharufa Atikah</t>
+  </si>
+  <si>
+    <t>2015-01-12</t>
+  </si>
+  <si>
+    <t>'3513105201150001</t>
+  </si>
+  <si>
+    <t>'3513101103150002</t>
+  </si>
+  <si>
+    <t>0159707541</t>
+  </si>
+  <si>
+    <t>SYAMSUL ARIFIN</t>
+  </si>
+  <si>
+    <t>SUMIATI</t>
+  </si>
+  <si>
+    <t>'3513106307920002</t>
+  </si>
+  <si>
+    <t>Ferly Fernita Agustin</t>
+  </si>
+  <si>
+    <t>2014-08-02</t>
+  </si>
+  <si>
+    <t>'3513104208140002</t>
+  </si>
+  <si>
+    <t>'3513101809140005</t>
+  </si>
+  <si>
+    <t>0146212217</t>
+  </si>
+  <si>
+    <t>LUKMAN</t>
+  </si>
+  <si>
+    <t>ROFIQOH</t>
+  </si>
+  <si>
+    <t>'3513106004920002</t>
+  </si>
+  <si>
+    <t>Holifatul Aini</t>
+  </si>
+  <si>
+    <t>2013-12-19</t>
+  </si>
+  <si>
+    <t>'3513105912130003</t>
+  </si>
+  <si>
+    <t>'3513102403080038</t>
+  </si>
+  <si>
+    <t>0134486895</t>
+  </si>
+  <si>
+    <t>ABD SIRAT</t>
+  </si>
+  <si>
+    <t>MUSRIFA</t>
+  </si>
+  <si>
+    <t>'3513106609820001</t>
+  </si>
+  <si>
+    <t>Moch. Aditiya</t>
+  </si>
+  <si>
+    <t>2013-12-20</t>
+  </si>
+  <si>
+    <t>'3513102012130002</t>
+  </si>
+  <si>
+    <t>'3513101501140001</t>
+  </si>
+  <si>
+    <t>0138955358</t>
+  </si>
+  <si>
+    <t>ALI FAISOL</t>
+  </si>
+  <si>
+    <t>RAISA</t>
+  </si>
+  <si>
+    <t>'3513104207850002</t>
+  </si>
+  <si>
+    <t>Moh Ulil Albab</t>
+  </si>
+  <si>
+    <t>2014-10-24</t>
+  </si>
+  <si>
+    <t>'3513102410140001</t>
+  </si>
+  <si>
+    <t>'3513100208130001</t>
+  </si>
+  <si>
+    <t>0149989607</t>
+  </si>
+  <si>
+    <t>MOH AS`AD</t>
+  </si>
+  <si>
+    <t>ANIS SAFITRI</t>
+  </si>
+  <si>
+    <t>'3513104601930001</t>
+  </si>
+  <si>
+    <t>Moh. Dandy Qusayri</t>
+  </si>
+  <si>
+    <t>2014-06-19</t>
+  </si>
+  <si>
+    <t>'3513101906140001</t>
+  </si>
+  <si>
+    <t>'3513101405080012</t>
+  </si>
+  <si>
+    <t>0145879696</t>
+  </si>
+  <si>
+    <t>SUHARDI</t>
+  </si>
+  <si>
+    <t>HANDAYANI</t>
+  </si>
+  <si>
+    <t>'3513104107860015</t>
+  </si>
+  <si>
+    <t>Mohammad Abdil Reza Zakaria</t>
+  </si>
+  <si>
+    <t>2015-01-31</t>
+  </si>
+  <si>
+    <t>'3513103101150001</t>
+  </si>
+  <si>
+    <t>'3513101712150003</t>
+  </si>
+  <si>
+    <t>BASINUDDIN</t>
+  </si>
+  <si>
+    <t>LAILATUS SYARIFAH</t>
+  </si>
+  <si>
+    <t>'3513114505960005</t>
+  </si>
+  <si>
+    <t>Muhammad Alfian Ardiansyah</t>
+  </si>
+  <si>
+    <t>2015-03-06</t>
+  </si>
+  <si>
+    <t>'3513100603150001</t>
+  </si>
+  <si>
+    <t>'3513101002090002</t>
+  </si>
+  <si>
+    <t>0153313251</t>
+  </si>
+  <si>
+    <t>SALIMAN</t>
+  </si>
+  <si>
+    <t>SITI NUR HASANAH</t>
+  </si>
+  <si>
+    <t>'3513104107860150</t>
+  </si>
+  <si>
+    <t>Muhammad Royhan</t>
+  </si>
+  <si>
+    <t>2014-10-22</t>
+  </si>
+  <si>
     <t>'</t>
   </si>
   <si>
-    <t>MENGURUS RUMAH TANGGA</t>
-[...86 lines deleted...]
-    <t>2015-03-15</t>
+    <t>Nadiya Bilqis Humairah</t>
+  </si>
+  <si>
+    <t>'3513104208140003</t>
+  </si>
+  <si>
+    <t>'3513102303090006</t>
+  </si>
+  <si>
+    <t>0143000817</t>
+  </si>
+  <si>
+    <t>UMAR FARUOK</t>
+  </si>
+  <si>
+    <t>NURIKA MILDIANA</t>
+  </si>
+  <si>
+    <t>'3513104307890004</t>
+  </si>
+  <si>
+    <t>Naswa Hindun Afiyah</t>
+  </si>
+  <si>
+    <t>2014-11-11</t>
+  </si>
+  <si>
+    <t>'3513105111140004</t>
+  </si>
+  <si>
+    <t>'3513100506140001</t>
+  </si>
+  <si>
+    <t>0142254239</t>
+  </si>
+  <si>
+    <t>SATRIO</t>
+  </si>
+  <si>
+    <t>MAS ULA</t>
+  </si>
+  <si>
+    <t>'3513104701940003</t>
+  </si>
+  <si>
+    <t>Reza Aminullah</t>
+  </si>
+  <si>
+    <t>2015-02-08</t>
+  </si>
+  <si>
+    <t>'3513060802150002</t>
+  </si>
+  <si>
+    <t>'3513061211054337</t>
+  </si>
+  <si>
+    <t>0156702716</t>
+  </si>
+  <si>
+    <t>TOTOK BUDIARTO</t>
+  </si>
+  <si>
+    <t>ST. SULAIHA</t>
+  </si>
+  <si>
+    <t>'ST. SULAIHA</t>
+  </si>
+  <si>
+    <t>Zidna Ghurroh Jamilah</t>
+  </si>
+  <si>
+    <t>2014-02-10</t>
+  </si>
+  <si>
+    <t>'3513105002140001</t>
+  </si>
+  <si>
+    <t>'3513101101120003</t>
+  </si>
+  <si>
+    <t>0147979844</t>
+  </si>
+  <si>
+    <t>ISHAK</t>
+  </si>
+  <si>
+    <t>NINGSIH HABIYATUN</t>
+  </si>
+  <si>
+    <t>'3513106804940001</t>
+  </si>
+  <si>
+    <t>Zulfa Tazkiyah</t>
+  </si>
+  <si>
+    <t>2013-06-11</t>
+  </si>
+  <si>
+    <t>'3513105106150002</t>
+  </si>
+  <si>
+    <t>'3513100701090042</t>
+  </si>
+  <si>
+    <t>0136212124</t>
+  </si>
+  <si>
+    <t>JAMALUDDIN</t>
+  </si>
+  <si>
+    <t>EKA NURDIANA</t>
+  </si>
+  <si>
+    <t>'3513106408870002</t>
+  </si>
+  <si>
+    <t>Aditya Naufal Maulana</t>
+  </si>
+  <si>
+    <t>2013-05-20</t>
+  </si>
+  <si>
+    <t>'3513102005130002</t>
+  </si>
+  <si>
+    <t>0137149713</t>
+  </si>
+  <si>
+    <t>SAMSURI</t>
+  </si>
+  <si>
+    <t>PETANI/PEKEBUN</t>
+  </si>
+  <si>
+    <t>NURUL IMAMAH</t>
+  </si>
+  <si>
+    <t>'3513105506890002</t>
+  </si>
+  <si>
+    <t>Ahmad Rafka Kafabi</t>
+  </si>
+  <si>
+    <t>2013-07-11</t>
+  </si>
+  <si>
+    <t>'3513101107130002</t>
+  </si>
+  <si>
+    <t>'3513102212090005</t>
+  </si>
+  <si>
+    <t>0134919272</t>
+  </si>
+  <si>
+    <t>ABULIA</t>
+  </si>
+  <si>
+    <t>PERANGKAT DESA</t>
+  </si>
+  <si>
+    <t>HATIJA</t>
+  </si>
+  <si>
+    <t>'3513104707650002</t>
+  </si>
+  <si>
+    <t>Arini Azzahro Fitriani</t>
+  </si>
+  <si>
+    <t>2013-08-08</t>
+  </si>
+  <si>
+    <t>'3513104808130002</t>
+  </si>
+  <si>
+    <t>'3513101804080055</t>
+  </si>
+  <si>
+    <t>0133674868</t>
+  </si>
+  <si>
+    <t>SEGAR SUTRISNO</t>
+  </si>
+  <si>
+    <t>BURUH TANI</t>
+  </si>
+  <si>
+    <t>NUR KHAIRUN NISA`</t>
+  </si>
+  <si>
+    <t>'3513105404740002</t>
+  </si>
+  <si>
+    <t>Asyraf Zahirul Ubaid</t>
+  </si>
+  <si>
+    <t>2013-06-13</t>
+  </si>
+  <si>
+    <t>'3513101306130004</t>
+  </si>
+  <si>
+    <t>'3513102103180004</t>
+  </si>
+  <si>
+    <t>0133261574</t>
+  </si>
+  <si>
+    <t>MOH. NURHASYIM</t>
+  </si>
+  <si>
+    <t>RAHMANIATUL HASANAH</t>
+  </si>
+  <si>
+    <t>'3513105206810002</t>
+  </si>
+  <si>
+    <t>Gibran A. Zahrial Arif</t>
+  </si>
+  <si>
+    <t>2014-01-16</t>
+  </si>
+  <si>
+    <t>'3513101601140002</t>
+  </si>
+  <si>
+    <t>'3513102410170001</t>
+  </si>
+  <si>
+    <t>0147210063</t>
+  </si>
+  <si>
+    <t>MOH. ARIF NURRAHMAN</t>
+  </si>
+  <si>
+    <t>KARYAWAN SWASTA</t>
+  </si>
+  <si>
+    <t>UMI CHOLIFAH</t>
+  </si>
+  <si>
+    <t>'3513104104920003</t>
+  </si>
+  <si>
+    <t>Imam Bukhori</t>
+  </si>
+  <si>
+    <t>2013-02-27</t>
+  </si>
+  <si>
+    <t>'3513102702130001</t>
+  </si>
+  <si>
+    <t>'3513101004080057</t>
+  </si>
+  <si>
+    <t>0139831122</t>
+  </si>
+  <si>
+    <t>JASULI</t>
+  </si>
+  <si>
+    <t>'3513104605880002</t>
+  </si>
+  <si>
+    <t>Jefri Al Faroby</t>
+  </si>
+  <si>
+    <t>2013-06-18</t>
+  </si>
+  <si>
+    <t>'3513101806130001</t>
+  </si>
+  <si>
+    <t>'3513101712120009</t>
+  </si>
+  <si>
+    <t>0136710345</t>
+  </si>
+  <si>
+    <t>ABDUL HAYYI</t>
+  </si>
+  <si>
+    <t>ROFIKA</t>
+  </si>
+  <si>
+    <t>'3513136603940002</t>
+  </si>
+  <si>
+    <t>Kurniawan Restu Ilahi</t>
+  </si>
+  <si>
+    <t>2013-05-04</t>
+  </si>
+  <si>
+    <t>'3513100405130002</t>
+  </si>
+  <si>
+    <t>'3513100402080008</t>
+  </si>
+  <si>
+    <t>0134021884</t>
+  </si>
+  <si>
+    <t>SYAIFULLAH</t>
+  </si>
+  <si>
+    <t>Buruh Harian Lepas</t>
+  </si>
+  <si>
+    <t>NUR AIDA</t>
+  </si>
+  <si>
+    <t>'3513106308800002</t>
+  </si>
+  <si>
+    <t>Ibu Meninggal</t>
+  </si>
+  <si>
+    <t>Ma'rifatul Ula</t>
+  </si>
+  <si>
+    <t>2013-03-16</t>
+  </si>
+  <si>
+    <t>'3513105603130001</t>
+  </si>
+  <si>
+    <t>'3513101004080055</t>
+  </si>
+  <si>
+    <t>0138387390</t>
+  </si>
+  <si>
+    <t>ARIFIN</t>
+  </si>
+  <si>
+    <t>MARDIANA</t>
+  </si>
+  <si>
+    <t>'3513104107780247</t>
+  </si>
+  <si>
+    <t>Buruh tani</t>
+  </si>
+  <si>
+    <t>Muhammad Azmi Fakhrul Islam</t>
+  </si>
+  <si>
+    <t>2014-01-28</t>
+  </si>
+  <si>
+    <t>'3513102801140001</t>
+  </si>
+  <si>
+    <t>'3513101711080009</t>
+  </si>
+  <si>
+    <t>0143086601</t>
+  </si>
+  <si>
+    <t>FIRDAUS FAUSI</t>
+  </si>
+  <si>
+    <t>HOSNAWIYAH</t>
+  </si>
+  <si>
+    <t>'3513106004830002</t>
+  </si>
+  <si>
+    <t>Muhammad Fa'idatullah</t>
+  </si>
+  <si>
+    <t>2013-05-16</t>
+  </si>
+  <si>
+    <t>'3513101605130001</t>
+  </si>
+  <si>
+    <t>'3513102609120003</t>
+  </si>
+  <si>
+    <t>0134148287</t>
+  </si>
+  <si>
+    <t>ABDUL FARID</t>
+  </si>
+  <si>
+    <t>SANTI SAHROWIYAH</t>
+  </si>
+  <si>
+    <t>'3513104804950001</t>
+  </si>
+  <si>
+    <t>Muhammad Furqon Alfarisi</t>
+  </si>
+  <si>
+    <t>2012-12-30</t>
+  </si>
+  <si>
+    <t>'3513103012120002</t>
+  </si>
+  <si>
+    <t>'3513101904080002</t>
+  </si>
+  <si>
+    <t>0125050603</t>
+  </si>
+  <si>
+    <t>MUSTHOFA</t>
+  </si>
+  <si>
+    <t>SUTIK HANDAYANI</t>
+  </si>
+  <si>
+    <t>'3513105108850002</t>
+  </si>
+  <si>
+    <t>Muhammad Izaz Kamali</t>
+  </si>
+  <si>
+    <t>2013-04-11</t>
+  </si>
+  <si>
+    <t>'3513101104130003</t>
+  </si>
+  <si>
+    <t>'3513102703080034</t>
+  </si>
+  <si>
+    <t>0133830082</t>
+  </si>
+  <si>
+    <t>SUL FIYA</t>
+  </si>
+  <si>
+    <t>'3513105703850002</t>
+  </si>
+  <si>
+    <t>Muhammad Lutfan Qudsi</t>
+  </si>
+  <si>
+    <t>2013-10-03</t>
+  </si>
+  <si>
+    <t>'3513100310130001</t>
+  </si>
+  <si>
+    <t>'3513102410130001</t>
+  </si>
+  <si>
+    <t>0137146632</t>
+  </si>
+  <si>
+    <t>HASANUDDIN</t>
+  </si>
+  <si>
+    <t>WIDYAWATI</t>
+  </si>
+  <si>
+    <t>'3513105909920002</t>
+  </si>
+  <si>
+    <t>Nadiah Holifatun Niswah</t>
+  </si>
+  <si>
+    <t>2013-01-18</t>
+  </si>
+  <si>
+    <t>'3513105801130001</t>
+  </si>
+  <si>
+    <t>'3513101802130002</t>
+  </si>
+  <si>
+    <t>0138543311</t>
+  </si>
+  <si>
+    <t>MUHAMMAD</t>
+  </si>
+  <si>
+    <t>KHAIRUN NISA'</t>
+  </si>
+  <si>
+    <t>'3513106506940003</t>
+  </si>
+  <si>
+    <t>Renada Destiana Putri</t>
+  </si>
+  <si>
+    <t>'3513105912130001</t>
+  </si>
+  <si>
+    <t>'3513101509080016</t>
+  </si>
+  <si>
+    <t>0138552524</t>
+  </si>
+  <si>
+    <t>MISBAHUL ULUM</t>
+  </si>
+  <si>
+    <t>SITI AISYA</t>
+  </si>
+  <si>
+    <t>'3513105004830003</t>
+  </si>
+  <si>
+    <t>Silvia Salsabila Faradisha</t>
+  </si>
+  <si>
+    <t>2014-03-16</t>
+  </si>
+  <si>
+    <t>'3513105603140001</t>
+  </si>
+  <si>
+    <t>'3513100703140002</t>
+  </si>
+  <si>
+    <t>0143658526</t>
+  </si>
+  <si>
+    <t>HERUDDIN</t>
+  </si>
+  <si>
+    <t>ENDAH LATIFAH</t>
+  </si>
+  <si>
+    <t>'3513105906960002</t>
+  </si>
+  <si>
+    <t>Velinda Aprillia</t>
+  </si>
+  <si>
+    <t>2013-04-07</t>
+  </si>
+  <si>
+    <t>'3513104704130001</t>
+  </si>
+  <si>
+    <t>'3513102903100001</t>
+  </si>
+  <si>
+    <t>0133564190</t>
+  </si>
+  <si>
+    <t>SENTOT MULYONO</t>
+  </si>
+  <si>
+    <t>ASN</t>
+  </si>
+  <si>
+    <t>HAIRATUN HASANAH</t>
+  </si>
+  <si>
+    <t>'3513104506760002</t>
+  </si>
+  <si>
+    <t>Atik Nur Wahyuni</t>
+  </si>
+  <si>
+    <t>2013-12-25</t>
+  </si>
+  <si>
+    <t>'3513106512130001</t>
+  </si>
+  <si>
+    <t>'3513101711080027</t>
+  </si>
+  <si>
+    <t>0138342287</t>
+  </si>
+  <si>
+    <t>SUHERMAN</t>
+  </si>
+  <si>
+    <t>IRADATUL HASANAH</t>
+  </si>
+  <si>
+    <t>'3513106512840002</t>
+  </si>
+  <si>
+    <t>Nur Indah Mazayu</t>
+  </si>
+  <si>
+    <t>2012-12-23</t>
+  </si>
+  <si>
+    <t>2019-07-15</t>
+  </si>
+  <si>
+    <t>'3513106312120001</t>
+  </si>
+  <si>
+    <t>'3513102710080001</t>
+  </si>
+  <si>
+    <t>TAUFIQ</t>
+  </si>
+  <si>
+    <t>NURSIATI</t>
+  </si>
+  <si>
+    <t>'3513105701740001</t>
+  </si>
+  <si>
+    <t>Vania Putri Zhafirah</t>
+  </si>
+  <si>
+    <t>2012-03-01</t>
+  </si>
+  <si>
+    <t>'3513104103120001</t>
+  </si>
+  <si>
+    <t>'3513102709120002</t>
+  </si>
+  <si>
+    <t>ABDUS SALEH</t>
+  </si>
+  <si>
+    <t>YENEA KUSUMAWATI FIRDANA</t>
+  </si>
+  <si>
+    <t>'3513106406950003</t>
+  </si>
+  <si>
+    <t>Robi'atul Adawiyah</t>
+  </si>
+  <si>
+    <t>2013-04-02</t>
+  </si>
+  <si>
+    <t>'3513104204130003</t>
+  </si>
+  <si>
+    <t>'3513100901120003</t>
+  </si>
+  <si>
+    <t>MOH. HARIYANTO</t>
+  </si>
+  <si>
+    <t>'3513105202920004</t>
+  </si>
+  <si>
+    <t>Mia Ramadhani</t>
+  </si>
+  <si>
+    <t>2012-07-21</t>
+  </si>
+  <si>
+    <t>2019-07-17</t>
+  </si>
+  <si>
+    <t>'3513102107120002</t>
+  </si>
+  <si>
+    <t>'3513101503110002</t>
+  </si>
+  <si>
+    <t>KHAIRUL ANWAR</t>
+  </si>
+  <si>
+    <t>NANIK</t>
+  </si>
+  <si>
+    <t>'3513104507850002</t>
+  </si>
+  <si>
+    <t>Muhammad Azmi Syabani</t>
+  </si>
+  <si>
+    <t>2012-07-08</t>
   </si>
   <si>
     <t>Laki-Laki</t>
   </si>
   <si>
-    <t>'3513101503150001</t>
-[...1111 lines deleted...]
-  <si>
     <t>'3513100807120001</t>
   </si>
   <si>
     <t>'3513102605100001</t>
   </si>
   <si>
     <t>0129417568</t>
   </si>
   <si>
     <t>SAHID</t>
   </si>
   <si>
     <t>RIRIN HANDAYANI</t>
   </si>
   <si>
     <t>'3513105007920002</t>
   </si>
   <si>
     <t>Nuril Qitrotun Nada</t>
   </si>
   <si>
     <t>2013-04-09</t>
   </si>
   <si>
     <t>'3513104107750077</t>
@@ -4325,51 +4328,51 @@
   <si>
     <t>'3513106106990002</t>
   </si>
   <si>
     <t>'3513105411190001</t>
   </si>
   <si>
     <t>'3513105805920003</t>
   </si>
   <si>
     <t>'3513103103190001</t>
   </si>
   <si>
     <t>'3513101004190001</t>
   </si>
   <si>
     <t>Abdul Kadir</t>
   </si>
   <si>
     <t>Noer Mega Maulidiah</t>
   </si>
   <si>
     <t>'3513104907970001</t>
   </si>
   <si>
-    <t>'3513104506190000</t>
+    <t>'3513104506190001</t>
   </si>
   <si>
     <t>anak</t>
   </si>
   <si>
     <t>'3513102905190001</t>
   </si>
   <si>
     <t>Sahid</t>
   </si>
   <si>
     <t>Ririn Handayani</t>
   </si>
   <si>
     <t>MOH ALDO KURNIAWAN</t>
   </si>
   <si>
     <t>2020-10-17</t>
   </si>
   <si>
     <t>'3513101710200002</t>
   </si>
   <si>
     <t>Nur Asih</t>
   </si>
@@ -4887,50 +4890,476 @@
     <t>'3513104508200001</t>
   </si>
   <si>
     <t>SILVIANA DWI ANGGRAINI</t>
   </si>
   <si>
     <t>2014-02-05</t>
   </si>
   <si>
     <t>2023-02-17</t>
   </si>
   <si>
     <t>'3513124502140002</t>
   </si>
   <si>
     <t>'3513123010070005</t>
   </si>
   <si>
     <t>Shalehuddin</t>
   </si>
   <si>
     <t>SUNIA HANDAYANI</t>
   </si>
   <si>
     <t>'3513125501880005</t>
+  </si>
+  <si>
+    <t>HAIRUNNISAK ANIFA MAULIDIYA</t>
+  </si>
+  <si>
+    <t>Situbondo</t>
+  </si>
+  <si>
+    <t>2019-11-12</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>Tanjung Kamal</t>
+  </si>
+  <si>
+    <t>Mangaran</t>
+  </si>
+  <si>
+    <t>'3512095211190002</t>
+  </si>
+  <si>
+    <t>'3512090302200001</t>
+  </si>
+  <si>
+    <t>Hairul Anam Dwi Prasetyo</t>
+  </si>
+  <si>
+    <t>Holifah</t>
+  </si>
+  <si>
+    <t>'3512096301950001</t>
+  </si>
+  <si>
+    <t>MOH. AQIL SABIR HIBRIZI</t>
+  </si>
+  <si>
+    <t>2021-05-08</t>
+  </si>
+  <si>
+    <t>'3351310080521000</t>
+  </si>
+  <si>
+    <t>'3351310150920000</t>
+  </si>
+  <si>
+    <t>MOH. IHSAN ABADI</t>
+  </si>
+  <si>
+    <t>FIRDA HASANAH PRATAMA</t>
+  </si>
+  <si>
+    <t>'3513135403000003</t>
+  </si>
+  <si>
+    <t>NUR KHODIJAH FARIDATUL JENNAH</t>
+  </si>
+  <si>
+    <t>2021-04-24</t>
+  </si>
+  <si>
+    <t>'3513106404210002</t>
+  </si>
+  <si>
+    <t>'3513101012100037</t>
+  </si>
+  <si>
+    <t>ANDRI NURHASAN</t>
+  </si>
+  <si>
+    <t>FARID</t>
+  </si>
+  <si>
+    <t>'3513096402030002</t>
+  </si>
+  <si>
+    <t>AHMAT FAREL FATHIAN</t>
+  </si>
+  <si>
+    <t>2021-07-03</t>
+  </si>
+  <si>
+    <t>'3513100307210001</t>
+  </si>
+  <si>
+    <t>'3513101801210003</t>
+  </si>
+  <si>
+    <t>ISBATH</t>
+  </si>
+  <si>
+    <t>SITI CHOTIJAH</t>
+  </si>
+  <si>
+    <t>'3513106404970002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAIZULLAH</t>
+  </si>
+  <si>
+    <t>2021-11-22</t>
+  </si>
+  <si>
+    <t>'3513102211210001</t>
+  </si>
+  <si>
+    <t>'3513101604180005</t>
+  </si>
+  <si>
+    <t>AHMAD FAUZEN</t>
+  </si>
+  <si>
+    <t>KHOFIFAH</t>
+  </si>
+  <si>
+    <t>'3513104107010025</t>
+  </si>
+  <si>
+    <t>AHMAD AYNUL YAQIN</t>
+  </si>
+  <si>
+    <t>2021-02-21</t>
+  </si>
+  <si>
+    <t>'3513101202210001</t>
+  </si>
+  <si>
+    <t>'3513102210200003</t>
+  </si>
+  <si>
+    <t>SULAIMAN</t>
+  </si>
+  <si>
+    <t>NURUL FITRIANTI</t>
+  </si>
+  <si>
+    <t>'3513105707030004</t>
+  </si>
+  <si>
+    <t>MOH. AGHIS NOER HIDAYAH</t>
+  </si>
+  <si>
+    <t>2021-08-25</t>
+  </si>
+  <si>
+    <t>'3513102508210001</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NIZAM MAULANA</t>
+  </si>
+  <si>
+    <t>2021-10-23</t>
+  </si>
+  <si>
+    <t>'3513102310210001</t>
+  </si>
+  <si>
+    <t>SUBAIRI</t>
+  </si>
+  <si>
+    <t>SITI MARYAM</t>
+  </si>
+  <si>
+    <t>'3513105805930001</t>
+  </si>
+  <si>
+    <t>DIANA DZURRIYATUL JANNAH</t>
+  </si>
+  <si>
+    <t>2021-06-27</t>
+  </si>
+  <si>
+    <t>'3513106706210002</t>
+  </si>
+  <si>
+    <t>'351310106240002</t>
+  </si>
+  <si>
+    <t>FIKI ARIFATUN NASILAH</t>
+  </si>
+  <si>
+    <t>'3513135002020001</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAIRUZ ALFARIZQI</t>
+  </si>
+  <si>
+    <t>2021-06-13</t>
+  </si>
+  <si>
+    <t>'3513101306210002</t>
+  </si>
+  <si>
+    <t>'3513106506940002</t>
+  </si>
+  <si>
+    <t>M. FATIH NUR HASANI</t>
+  </si>
+  <si>
+    <t>2021-07-22</t>
+  </si>
+  <si>
+    <t>'3513102207210001</t>
+  </si>
+  <si>
+    <t>'3513135603940002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARSAKHA ZAYYAN SYAH</t>
+  </si>
+  <si>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>'3513102806210002</t>
+  </si>
+  <si>
+    <t>'3513102605100035</t>
+  </si>
+  <si>
+    <t>AININ GITHA SYAHLA SALSABILA</t>
+  </si>
+  <si>
+    <t>2021-08-26</t>
+  </si>
+  <si>
+    <t>'3513106608210002</t>
+  </si>
+  <si>
+    <t>NUR HUMAIRAH ZHAFIRA</t>
+  </si>
+  <si>
+    <t>2022-09-20</t>
+  </si>
+  <si>
+    <t>'3513106009220002</t>
+  </si>
+  <si>
+    <t>'3513101801240007</t>
+  </si>
+  <si>
+    <t>HALIMATUS SAKDIYAH</t>
+  </si>
+  <si>
+    <t>'3513106206040003</t>
+  </si>
+  <si>
+    <t>HANA DALILATUL INAYAH</t>
+  </si>
+  <si>
+    <t>2022-12-11</t>
+  </si>
+  <si>
+    <t>'353105112220001</t>
+  </si>
+  <si>
+    <t>GURU</t>
+  </si>
+  <si>
+    <t>AYU KHOIRIYAH</t>
+  </si>
+  <si>
+    <t>'351310642990002</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAKHI ALBIYANDRA</t>
+  </si>
+  <si>
+    <t>2021-06-25</t>
+  </si>
+  <si>
+    <t>'3513102506210001</t>
+  </si>
+  <si>
+    <t>NUR AISYAH</t>
+  </si>
+  <si>
+    <t>2021-09-28</t>
+  </si>
+  <si>
+    <t>'3513106809210001</t>
+  </si>
+  <si>
+    <t>AHMAD RAFAN MAULANA</t>
+  </si>
+  <si>
+    <t>2021-10-30</t>
+  </si>
+  <si>
+    <t>'3513103010210002</t>
+  </si>
+  <si>
+    <t>'3513100807210006</t>
+  </si>
+  <si>
+    <t>MOH. FATHOR ROSI</t>
+  </si>
+  <si>
+    <t>LAILIYATUL MAULIDIA</t>
+  </si>
+  <si>
+    <t>'3513114606020005</t>
+  </si>
+  <si>
+    <t>MELI KARISMA PUTRI</t>
+  </si>
+  <si>
+    <t>2022-05-11</t>
+  </si>
+  <si>
+    <t>'3513105105220001</t>
+  </si>
+  <si>
+    <t>'3513105706960003</t>
+  </si>
+  <si>
+    <t>FATIMAH KANZA AZ-ZAHRA</t>
+  </si>
+  <si>
+    <t>2021-08-23</t>
+  </si>
+  <si>
+    <t>SINDETLAMI</t>
+  </si>
+  <si>
+    <t>BESUK</t>
+  </si>
+  <si>
+    <t>'3513136308210003</t>
+  </si>
+  <si>
+    <t>'3513105204970006</t>
+  </si>
+  <si>
+    <t>ZAHRANA BILQIS AULIA PUTRY</t>
+  </si>
+  <si>
+    <t>'3513106706210001</t>
+  </si>
+  <si>
+    <t>'3513102312210009</t>
+  </si>
+  <si>
+    <t>MUSYAMI</t>
+  </si>
+  <si>
+    <t>NOER AIDA YULIANTI</t>
+  </si>
+  <si>
+    <t>'3513105512990003</t>
+  </si>
+  <si>
+    <t>MOH. RAFFASYA WILDAN NUR RAMADHANI</t>
+  </si>
+  <si>
+    <t>2021-04-22</t>
+  </si>
+  <si>
+    <t>'3513102204210001</t>
+  </si>
+  <si>
+    <t>'3513102704100042</t>
+  </si>
+  <si>
+    <t>BAHRAWI</t>
+  </si>
+  <si>
+    <t>CHUSNUL CHOTIMAH</t>
+  </si>
+  <si>
+    <t>'3513105602820001</t>
+  </si>
+  <si>
+    <t>AHMAD KHOIRI ZIDANIL KIROM</t>
+  </si>
+  <si>
+    <t>JEMBER</t>
+  </si>
+  <si>
+    <t>2022-01-29</t>
+  </si>
+  <si>
+    <t>Mulyorejo</t>
+  </si>
+  <si>
+    <t>Silo</t>
+  </si>
+  <si>
+    <t>Jember</t>
+  </si>
+  <si>
+    <t>'3509302901220005</t>
+  </si>
+  <si>
+    <t>'3509301303190010</t>
+  </si>
+  <si>
+    <t>Adi Saputra</t>
+  </si>
+  <si>
+    <t>Deviatus Sholehah</t>
+  </si>
+  <si>
+    <t>'3509305212970004</t>
+  </si>
+  <si>
+    <t>SHAFA DWI QOLBI</t>
+  </si>
+  <si>
+    <t>2020-03-13</t>
+  </si>
+  <si>
+    <t>'3513101303200001</t>
+  </si>
+  <si>
+    <t>'3513101312110002</t>
+  </si>
+  <si>
+    <t>ANDY SUSANTO</t>
+  </si>
+  <si>
+    <t>OKTAVIA MEYDINA PUTRI</t>
+  </si>
+  <si>
+    <t>'3513105910120001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5248,51 +5677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X284"/>
+  <dimension ref="A1:X308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="19" bestFit="true" customWidth="true" style="0"/>
@@ -6370,51 +6799,53 @@
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>150</v>
       </c>
       <c r="L15" t="s">
         <v>151</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15">
         <v>1</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15" t="s">
         <v>152</v>
       </c>
       <c r="Q15" t="s">
         <v>153</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>3513102809870002</v>
+      </c>
       <c r="S15" t="s">
         <v>77</v>
       </c>
       <c r="T15" t="s">
         <v>154</v>
       </c>
       <c r="U15" t="s">
         <v>155</v>
       </c>
       <c r="V15" t="s">
         <v>156</v>
       </c>
       <c r="W15" t="s">
         <v>153</v>
       </c>
       <c r="X15" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>157</v>
@@ -6629,1421 +7060,1421 @@
       </c>
       <c r="W18" t="s">
         <v>181</v>
       </c>
       <c r="X18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>184</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>185</v>
       </c>
       <c r="E19" t="s">
         <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>186</v>
+        <v>28</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>65</v>
       </c>
       <c r="I19" t="s">
         <v>31</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
+        <v>186</v>
+      </c>
+      <c r="L19" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19">
         <v>1</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
       <c r="P19" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q19" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="R19">
         <v>3513131410910003</v>
       </c>
       <c r="S19" t="s">
         <v>163</v>
       </c>
       <c r="T19" t="s">
+        <v>190</v>
+      </c>
+      <c r="U19" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="V19" t="s">
         <v>156</v>
       </c>
       <c r="W19" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="X19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>192</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E20" t="s">
         <v>141</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>45</v>
       </c>
       <c r="I20" t="s">
         <v>31</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
+        <v>194</v>
+      </c>
+      <c r="L20" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20">
         <v>1</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
         <v>3158344314</v>
       </c>
       <c r="Q20" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="R20">
         <v>3513100803900001</v>
       </c>
       <c r="S20" t="s">
         <v>163</v>
       </c>
       <c r="T20" t="s">
+        <v>197</v>
+      </c>
+      <c r="U20" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="V20" t="s">
         <v>113</v>
       </c>
       <c r="W20" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="X20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E21" t="s">
         <v>141</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>45</v>
       </c>
       <c r="I21" t="s">
         <v>31</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
+        <v>201</v>
+      </c>
+      <c r="L21" t="s">
         <v>202</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="N21">
         <v>1</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
       <c r="P21">
         <v>3152399215</v>
       </c>
       <c r="Q21" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="R21">
         <v>3513100608780001</v>
       </c>
       <c r="S21" t="s">
         <v>163</v>
       </c>
       <c r="T21" t="s">
+        <v>205</v>
+      </c>
+      <c r="U21" t="s">
         <v>206</v>
       </c>
-      <c r="U21" t="s">
+      <c r="V21" t="s">
         <v>207</v>
       </c>
-      <c r="V21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W21" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="X21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>208</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E22" t="s">
         <v>141</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>45</v>
       </c>
       <c r="I22" t="s">
         <v>31</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
+        <v>210</v>
+      </c>
+      <c r="L22" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22">
         <v>1</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
       <c r="P22" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q22" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="R22">
         <v>3513100402940002</v>
       </c>
       <c r="S22" t="s">
         <v>77</v>
       </c>
       <c r="T22" t="s">
+        <v>214</v>
+      </c>
+      <c r="U22" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="V22" t="s">
         <v>52</v>
       </c>
       <c r="W22" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>216</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>64</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>65</v>
       </c>
       <c r="I23" t="s">
         <v>31</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
+        <v>218</v>
+      </c>
+      <c r="L23" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23">
         <v>2</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
       <c r="P23" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q23" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="R23">
         <v>3513102502840006</v>
       </c>
       <c r="S23" t="s">
+        <v>222</v>
+      </c>
+      <c r="T23" t="s">
         <v>223</v>
       </c>
-      <c r="T23" t="s">
+      <c r="U23" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="V23" t="s">
         <v>52</v>
       </c>
       <c r="W23" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="X23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>225</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
+        <v>227</v>
+      </c>
+      <c r="I24" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K24" t="s">
         <v>228</v>
       </c>
-      <c r="I24" t="s">
-[...5 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24">
         <v>1</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
       <c r="P24" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q24" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="R24">
         <v>3513102803910002</v>
       </c>
       <c r="S24" t="s">
         <v>163</v>
       </c>
       <c r="T24" t="s">
+        <v>232</v>
+      </c>
+      <c r="U24" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="V24" t="s">
         <v>52</v>
       </c>
       <c r="W24" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="X24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>45</v>
       </c>
       <c r="I25" t="s">
         <v>31</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
+        <v>236</v>
+      </c>
+      <c r="L25" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25">
         <v>2</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
       <c r="P25" t="s">
+        <v>238</v>
+      </c>
+      <c r="Q25" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="R25">
         <v>3513100610840002</v>
       </c>
       <c r="S25" t="s">
         <v>77</v>
       </c>
       <c r="T25" t="s">
+        <v>240</v>
+      </c>
+      <c r="U25" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="V25" t="s">
         <v>52</v>
       </c>
       <c r="W25" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="X25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>242</v>
+      </c>
+      <c r="C26" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>45</v>
       </c>
       <c r="I26" t="s">
         <v>31</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
+        <v>244</v>
+      </c>
+      <c r="L26" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26">
         <v>1</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
       <c r="P26" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q26" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="R26">
         <v>3513101812850001</v>
       </c>
       <c r="S26" t="s">
         <v>163</v>
       </c>
       <c r="T26" t="s">
+        <v>248</v>
+      </c>
+      <c r="U26" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="V26" t="s">
         <v>156</v>
       </c>
       <c r="W26" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="X26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>250</v>
+      </c>
+      <c r="C27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>45</v>
       </c>
       <c r="I27" t="s">
         <v>31</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
+        <v>252</v>
+      </c>
+      <c r="L27" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27">
         <v>2</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
       <c r="P27" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q27" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="R27">
         <v>3513100207700005</v>
       </c>
       <c r="S27" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T27" t="s">
+        <v>256</v>
+      </c>
+      <c r="U27" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="V27" t="s">
         <v>52</v>
       </c>
       <c r="W27" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="X27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>258</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
         <v>65</v>
       </c>
       <c r="I28" t="s">
         <v>31</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
+        <v>260</v>
+      </c>
+      <c r="L28" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="M28" t="s">
         <v>34</v>
       </c>
       <c r="N28">
         <v>1</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
       <c r="P28" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q28" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="R28">
         <v>3513101809820002</v>
       </c>
       <c r="S28" t="s">
         <v>77</v>
       </c>
       <c r="T28" t="s">
+        <v>264</v>
+      </c>
+      <c r="U28" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="V28" t="s">
         <v>52</v>
       </c>
       <c r="W28" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="X28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>266</v>
+      </c>
+      <c r="C29" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>65</v>
       </c>
       <c r="I29" t="s">
         <v>31</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
+        <v>268</v>
+      </c>
+      <c r="L29" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="M29" t="s">
         <v>34</v>
       </c>
       <c r="N29">
         <v>1</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q29" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="R29">
         <v>3513101406810002</v>
       </c>
       <c r="S29" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T29" t="s">
+        <v>272</v>
+      </c>
+      <c r="U29" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="V29" t="s">
         <v>52</v>
       </c>
       <c r="W29" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="X29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>274</v>
+      </c>
+      <c r="C30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>65</v>
       </c>
       <c r="I30" t="s">
         <v>31</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
+        <v>276</v>
+      </c>
+      <c r="L30" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="M30" t="s">
         <v>34</v>
       </c>
       <c r="N30">
         <v>1</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q30" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="R30">
         <v>3513101202890002</v>
       </c>
       <c r="S30" t="s">
         <v>163</v>
       </c>
       <c r="T30" t="s">
+        <v>280</v>
+      </c>
+      <c r="U30" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="V30" t="s">
         <v>52</v>
       </c>
       <c r="W30" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="X30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>282</v>
+      </c>
+      <c r="C31" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>45</v>
       </c>
       <c r="I31" t="s">
         <v>31</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
+        <v>284</v>
+      </c>
+      <c r="L31" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="M31" t="s">
         <v>34</v>
       </c>
       <c r="N31">
         <v>2</v>
       </c>
       <c r="O31">
         <v>0</v>
       </c>
       <c r="P31" t="s">
+        <v>286</v>
+      </c>
+      <c r="Q31" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="R31">
         <v>3513100107770078</v>
       </c>
       <c r="S31" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T31" t="s">
+        <v>288</v>
+      </c>
+      <c r="U31" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="V31" t="s">
         <v>156</v>
       </c>
       <c r="W31" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="X31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>290</v>
+      </c>
+      <c r="C32" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>45</v>
       </c>
       <c r="I32" t="s">
         <v>31</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
+        <v>292</v>
+      </c>
+      <c r="L32" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M32" t="s">
         <v>34</v>
       </c>
       <c r="N32">
         <v>2</v>
       </c>
       <c r="O32">
         <v>0</v>
       </c>
       <c r="P32" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q32" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="R32" t="s">
         <v>37</v>
       </c>
       <c r="S32" t="s">
         <v>37</v>
       </c>
       <c r="T32" t="s">
+        <v>296</v>
+      </c>
+      <c r="U32" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="V32" t="s">
         <v>52</v>
       </c>
       <c r="W32" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="X32" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>298</v>
+      </c>
+      <c r="C33" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>45</v>
       </c>
       <c r="I33" t="s">
         <v>31</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
+        <v>300</v>
+      </c>
+      <c r="L33" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="M33" t="s">
         <v>34</v>
       </c>
       <c r="N33">
         <v>1</v>
       </c>
       <c r="O33">
         <v>0</v>
       </c>
       <c r="P33" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q33" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="R33">
         <v>3513111803830001</v>
       </c>
       <c r="S33" t="s">
         <v>77</v>
       </c>
       <c r="T33" t="s">
+        <v>304</v>
+      </c>
+      <c r="U33" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="V33" t="s">
         <v>52</v>
       </c>
       <c r="W33" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="X33" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>306</v>
+      </c>
+      <c r="C34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>65</v>
       </c>
       <c r="I34" t="s">
         <v>31</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
+        <v>308</v>
+      </c>
+      <c r="L34" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="M34" t="s">
         <v>34</v>
       </c>
       <c r="N34">
         <v>2</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
       <c r="P34" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q34" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="R34">
         <v>3513100107660033</v>
       </c>
       <c r="S34" t="s">
         <v>77</v>
       </c>
       <c r="T34" t="s">
+        <v>312</v>
+      </c>
+      <c r="U34" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="V34" t="s">
         <v>52</v>
       </c>
       <c r="W34" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="X34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>314</v>
+      </c>
+      <c r="C35" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
         <v>28</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>65</v>
       </c>
       <c r="I35" t="s">
         <v>31</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
+        <v>316</v>
+      </c>
+      <c r="L35" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="M35" t="s">
         <v>34</v>
       </c>
       <c r="N35">
         <v>1</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
       <c r="P35">
         <v>3150213334</v>
       </c>
       <c r="Q35" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="R35">
         <v>3513100809900002</v>
       </c>
       <c r="S35" t="s">
         <v>77</v>
       </c>
       <c r="T35" t="s">
+        <v>319</v>
+      </c>
+      <c r="U35" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="V35" t="s">
         <v>52</v>
       </c>
       <c r="W35" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="X35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>321</v>
+      </c>
+      <c r="C36" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>65</v>
       </c>
       <c r="I36" t="s">
         <v>31</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
+        <v>323</v>
+      </c>
+      <c r="L36" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="M36" t="s">
         <v>34</v>
       </c>
       <c r="N36">
         <v>2</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q36" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="R36">
         <v>3513103105830001</v>
       </c>
       <c r="S36" t="s">
         <v>77</v>
       </c>
       <c r="T36" t="s">
+        <v>327</v>
+      </c>
+      <c r="U36" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="V36" t="s">
         <v>52</v>
       </c>
       <c r="W36" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="X36" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>329</v>
+      </c>
+      <c r="C37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L37" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M37"/>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37">
         <v>0</v>
       </c>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>332</v>
       </c>
       <c r="C38" t="s">
         <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>64</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>65</v>
       </c>
       <c r="I38" t="s">
         <v>31</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>333</v>
       </c>
       <c r="L38" t="s">
         <v>334</v>
       </c>
@@ -8192,51 +8623,51 @@
       <c r="K40" t="s">
         <v>349</v>
       </c>
       <c r="L40" t="s">
         <v>350</v>
       </c>
       <c r="M40" t="s">
         <v>34</v>
       </c>
       <c r="N40">
         <v>2</v>
       </c>
       <c r="O40">
         <v>0</v>
       </c>
       <c r="P40" t="s">
         <v>351</v>
       </c>
       <c r="Q40" t="s">
         <v>352</v>
       </c>
       <c r="R40">
         <v>3513061303800001</v>
       </c>
       <c r="S40" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T40" t="s">
         <v>353</v>
       </c>
       <c r="U40" t="s">
         <v>354</v>
       </c>
       <c r="V40" t="s">
         <v>52</v>
       </c>
       <c r="W40" t="s">
         <v>352</v>
       </c>
       <c r="X40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>355</v>
       </c>
       <c r="C41" t="s">
@@ -8266,51 +8697,51 @@
       <c r="K41" t="s">
         <v>357</v>
       </c>
       <c r="L41" t="s">
         <v>358</v>
       </c>
       <c r="M41" t="s">
         <v>34</v>
       </c>
       <c r="N41">
         <v>1</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41" t="s">
         <v>359</v>
       </c>
       <c r="Q41" t="s">
         <v>360</v>
       </c>
       <c r="R41">
         <v>3513101505900001</v>
       </c>
       <c r="S41" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T41" t="s">
         <v>361</v>
       </c>
       <c r="U41" t="s">
         <v>362</v>
       </c>
       <c r="V41" t="s">
         <v>52</v>
       </c>
       <c r="W41" t="s">
         <v>360</v>
       </c>
       <c r="X41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>363</v>
       </c>
       <c r="C42" t="s">
@@ -8784,54 +9215,54 @@
       <c r="K48" t="s">
         <v>416</v>
       </c>
       <c r="L48" t="s">
         <v>417</v>
       </c>
       <c r="M48" t="s">
         <v>34</v>
       </c>
       <c r="N48">
         <v>2</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
       <c r="P48" t="s">
         <v>418</v>
       </c>
       <c r="Q48" t="s">
         <v>419</v>
       </c>
       <c r="R48">
         <v>3513100106720005</v>
       </c>
       <c r="S48" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T48" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="U48" t="s">
         <v>420</v>
       </c>
       <c r="V48" t="s">
         <v>156</v>
       </c>
       <c r="W48" t="s">
         <v>419</v>
       </c>
       <c r="X48" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>421</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="D49" t="s">
@@ -9080,51 +9511,51 @@
       <c r="K52" t="s">
         <v>450</v>
       </c>
       <c r="L52" t="s">
         <v>451</v>
       </c>
       <c r="M52" t="s">
         <v>34</v>
       </c>
       <c r="N52">
         <v>2</v>
       </c>
       <c r="O52">
         <v>0</v>
       </c>
       <c r="P52" t="s">
         <v>452</v>
       </c>
       <c r="Q52" t="s">
         <v>453</v>
       </c>
       <c r="R52">
         <v>3513102203820001</v>
       </c>
       <c r="S52" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T52" t="s">
         <v>454</v>
       </c>
       <c r="U52" t="s">
         <v>455</v>
       </c>
       <c r="V52" t="s">
         <v>77</v>
       </c>
       <c r="W52" t="s">
         <v>453</v>
       </c>
       <c r="X52" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>456</v>
       </c>
       <c r="C53" t="s">
@@ -9163,51 +9594,51 @@
       <c r="N53">
         <v>1</v>
       </c>
       <c r="O53">
         <v>0</v>
       </c>
       <c r="P53" t="s">
         <v>460</v>
       </c>
       <c r="Q53" t="s">
         <v>461</v>
       </c>
       <c r="R53">
         <v>3513101608880001</v>
       </c>
       <c r="S53" t="s">
         <v>394</v>
       </c>
       <c r="T53" t="s">
         <v>462</v>
       </c>
       <c r="U53" t="s">
         <v>463</v>
       </c>
       <c r="V53" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W53" t="s">
         <v>461</v>
       </c>
       <c r="X53" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>464</v>
       </c>
       <c r="C54" t="s">
         <v>25</v>
       </c>
       <c r="D54" t="s">
         <v>465</v>
       </c>
       <c r="E54" t="s">
         <v>90</v>
       </c>
       <c r="F54" t="s">
@@ -9296,69 +9727,69 @@
       <c r="I55" t="s">
         <v>31</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>474</v>
       </c>
       <c r="L55" t="s">
         <v>475</v>
       </c>
       <c r="M55" t="s">
         <v>34</v>
       </c>
       <c r="N55">
         <v>2</v>
       </c>
       <c r="O55">
         <v>0</v>
       </c>
       <c r="P55" t="s">
         <v>476</v>
       </c>
       <c r="Q55" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R55">
         <v>3513100901800001</v>
       </c>
       <c r="S55" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T55" t="s">
         <v>477</v>
       </c>
       <c r="U55" t="s">
         <v>478</v>
       </c>
       <c r="V55" t="s">
         <v>156</v>
       </c>
       <c r="W55" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="X55" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>479</v>
       </c>
       <c r="C56" t="s">
         <v>25</v>
       </c>
       <c r="D56" t="s">
         <v>480</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56" t="s">
@@ -9385,51 +9816,51 @@
       <c r="N56">
         <v>1</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56" t="s">
         <v>483</v>
       </c>
       <c r="Q56" t="s">
         <v>484</v>
       </c>
       <c r="R56">
         <v>3513102808890002</v>
       </c>
       <c r="S56" t="s">
         <v>163</v>
       </c>
       <c r="T56" t="s">
         <v>485</v>
       </c>
       <c r="U56" t="s">
         <v>486</v>
       </c>
       <c r="V56" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W56" t="s">
         <v>484</v>
       </c>
       <c r="X56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>487</v>
       </c>
       <c r="C57" t="s">
         <v>25</v>
       </c>
       <c r="D57" t="s">
         <v>488</v>
       </c>
       <c r="E57" t="s">
         <v>90</v>
       </c>
       <c r="F57" t="s">
@@ -9450,80 +9881,80 @@
       <c r="K57" t="s">
         <v>489</v>
       </c>
       <c r="L57" t="s">
         <v>490</v>
       </c>
       <c r="M57" t="s">
         <v>34</v>
       </c>
       <c r="N57">
         <v>1</v>
       </c>
       <c r="O57">
         <v>0</v>
       </c>
       <c r="P57" t="s">
         <v>491</v>
       </c>
       <c r="Q57" t="s">
         <v>492</v>
       </c>
       <c r="R57">
         <v>3513100603890002</v>
       </c>
       <c r="S57" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T57" t="s">
         <v>493</v>
       </c>
       <c r="U57" t="s">
         <v>494</v>
       </c>
       <c r="V57" t="s">
         <v>156</v>
       </c>
       <c r="W57" t="s">
         <v>492</v>
       </c>
       <c r="X57" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>495</v>
       </c>
       <c r="C58" t="s">
         <v>25</v>
       </c>
       <c r="D58" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
       <c r="F58" t="s">
         <v>64</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58" t="s">
         <v>65</v>
       </c>
       <c r="I58" t="s">
         <v>31</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>496</v>
       </c>
       <c r="L58" t="s">
         <v>497</v>
       </c>
@@ -9607,51 +10038,51 @@
       <c r="N59">
         <v>1</v>
       </c>
       <c r="O59">
         <v>0</v>
       </c>
       <c r="P59" t="s">
         <v>506</v>
       </c>
       <c r="Q59" t="s">
         <v>507</v>
       </c>
       <c r="R59">
         <v>3513101812910002</v>
       </c>
       <c r="S59" t="s">
         <v>394</v>
       </c>
       <c r="T59" t="s">
         <v>508</v>
       </c>
       <c r="U59" t="s">
         <v>509</v>
       </c>
       <c r="V59" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W59" t="s">
         <v>507</v>
       </c>
       <c r="X59" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>510</v>
       </c>
       <c r="C60" t="s">
         <v>25</v>
       </c>
       <c r="D60" t="s">
         <v>511</v>
       </c>
       <c r="E60" t="s">
         <v>90</v>
       </c>
       <c r="F60" t="s">
@@ -9746,51 +10177,51 @@
       <c r="K61" t="s">
         <v>521</v>
       </c>
       <c r="L61" t="s">
         <v>522</v>
       </c>
       <c r="M61" t="s">
         <v>34</v>
       </c>
       <c r="N61">
         <v>2</v>
       </c>
       <c r="O61">
         <v>0</v>
       </c>
       <c r="P61" t="s">
         <v>523</v>
       </c>
       <c r="Q61" t="s">
         <v>524</v>
       </c>
       <c r="R61">
         <v>3513101311780001</v>
       </c>
       <c r="S61" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T61" t="s">
         <v>525</v>
       </c>
       <c r="U61" t="s">
         <v>526</v>
       </c>
       <c r="V61" t="s">
         <v>77</v>
       </c>
       <c r="W61" t="s">
         <v>524</v>
       </c>
       <c r="X61" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>527</v>
       </c>
       <c r="C62" t="s">
@@ -9971,51 +10402,51 @@
       <c r="L64" t="s">
         <v>545</v>
       </c>
       <c r="M64" t="s">
         <v>34</v>
       </c>
       <c r="N64">
         <v>1</v>
       </c>
       <c r="O64">
         <v>0</v>
       </c>
       <c r="P64">
         <v>3138578782</v>
       </c>
       <c r="Q64" t="s">
         <v>546</v>
       </c>
       <c r="R64">
         <v>3513102008820001</v>
       </c>
       <c r="S64" t="s">
         <v>163</v>
       </c>
       <c r="T64" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U64" t="s">
         <v>547</v>
       </c>
       <c r="V64" t="s">
         <v>52</v>
       </c>
       <c r="W64" t="s">
         <v>546</v>
       </c>
       <c r="X64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>548</v>
       </c>
       <c r="C65" t="s">
         <v>25</v>
       </c>
       <c r="D65" t="s">
@@ -10077,14102 +10508,15496 @@
       </c>
       <c r="W65" t="s">
         <v>553</v>
       </c>
       <c r="X65" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>556</v>
       </c>
       <c r="C66" t="s">
         <v>25</v>
       </c>
       <c r="D66" t="s">
         <v>557</v>
       </c>
       <c r="E66" t="s">
         <v>529</v>
       </c>
       <c r="F66" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G66" t="s">
         <v>29</v>
       </c>
       <c r="H66" t="s">
         <v>65</v>
       </c>
       <c r="I66" t="s">
         <v>31</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="L66" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M66" t="s">
         <v>34</v>
       </c>
       <c r="N66">
         <v>1</v>
       </c>
       <c r="O66">
         <v>0</v>
       </c>
       <c r="P66" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="Q66" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="R66">
         <v>3513102403880002</v>
       </c>
       <c r="S66" t="s">
         <v>77</v>
       </c>
       <c r="T66" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="U66" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="V66" t="s">
         <v>52</v>
       </c>
       <c r="W66" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="X66" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C67" t="s">
         <v>25</v>
       </c>
       <c r="D67" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E67" t="s">
         <v>529</v>
       </c>
       <c r="F67" t="s">
         <v>64</v>
       </c>
       <c r="G67" t="s">
         <v>29</v>
       </c>
       <c r="H67" t="s">
         <v>45</v>
       </c>
       <c r="I67" t="s">
         <v>31</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="L67" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="M67" t="s">
         <v>34</v>
       </c>
       <c r="N67">
         <v>1</v>
       </c>
       <c r="O67">
         <v>0</v>
       </c>
       <c r="P67">
         <v>3131482491</v>
       </c>
       <c r="Q67" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="R67">
         <v>3513112604880002</v>
       </c>
       <c r="S67" t="s">
         <v>121</v>
       </c>
       <c r="T67" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="U67" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="V67" t="s">
         <v>52</v>
       </c>
       <c r="W67" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="X67" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C68" t="s">
         <v>25</v>
       </c>
       <c r="D68" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E68" t="s">
         <v>529</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
       <c r="G68" t="s">
         <v>29</v>
       </c>
       <c r="H68" t="s">
         <v>65</v>
       </c>
       <c r="I68" t="s">
         <v>31</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="L68" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M68" t="s">
         <v>34</v>
       </c>
       <c r="N68">
         <v>1</v>
       </c>
       <c r="O68">
         <v>0</v>
       </c>
       <c r="P68">
         <v>3127837729</v>
       </c>
       <c r="Q68" t="s">
         <v>173</v>
       </c>
       <c r="R68">
         <v>3513101906840002</v>
       </c>
       <c r="S68" t="s">
         <v>163</v>
       </c>
       <c r="T68" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="U68" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="V68" t="s">
         <v>52</v>
       </c>
       <c r="W68" t="s">
         <v>173</v>
       </c>
       <c r="X68" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C69" t="s">
         <v>25</v>
       </c>
       <c r="D69" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E69" t="s">
         <v>529</v>
       </c>
       <c r="F69" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G69" t="s">
         <v>29</v>
       </c>
       <c r="H69" t="s">
         <v>65</v>
       </c>
       <c r="I69" t="s">
         <v>31</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="L69" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="M69" t="s">
         <v>34</v>
       </c>
       <c r="N69">
         <v>1</v>
       </c>
       <c r="O69">
         <v>0</v>
       </c>
       <c r="P69">
         <v>3131328856</v>
       </c>
       <c r="Q69" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="R69">
         <v>3513101101910002</v>
       </c>
       <c r="S69" t="s">
         <v>435</v>
       </c>
       <c r="T69" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="U69" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="V69" t="s">
         <v>52</v>
       </c>
       <c r="W69" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="X69" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E70" t="s">
         <v>529</v>
       </c>
       <c r="F70" t="s">
         <v>64</v>
       </c>
       <c r="G70" t="s">
         <v>29</v>
       </c>
       <c r="H70" t="s">
         <v>65</v>
       </c>
       <c r="I70" t="s">
         <v>31</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="L70" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M70" t="s">
         <v>34</v>
       </c>
       <c r="N70">
         <v>0</v>
       </c>
       <c r="O70">
         <v>0</v>
       </c>
       <c r="P70">
         <v>3121632715</v>
       </c>
       <c r="Q70" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="R70">
         <v>3513102606880002</v>
       </c>
       <c r="S70" t="s">
         <v>77</v>
       </c>
       <c r="T70" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="U70" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="V70" t="s">
         <v>52</v>
       </c>
       <c r="W70" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="X70" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C71" t="s">
         <v>25</v>
       </c>
       <c r="D71" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E71" t="s">
         <v>529</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71" t="s">
         <v>29</v>
       </c>
       <c r="H71" t="s">
         <v>45</v>
       </c>
       <c r="I71" t="s">
         <v>31</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="L71" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="M71" t="s">
         <v>34</v>
       </c>
       <c r="N71">
         <v>1</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="P71">
         <v>3124783579</v>
       </c>
       <c r="Q71" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="R71">
         <v>3513101511870002</v>
       </c>
       <c r="S71" t="s">
         <v>77</v>
       </c>
       <c r="T71" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="U71" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="V71" t="s">
         <v>52</v>
       </c>
       <c r="W71" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="X71" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C72" t="s">
         <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E72" t="s">
         <v>529</v>
       </c>
       <c r="F72" t="s">
         <v>64</v>
       </c>
       <c r="G72" t="s">
         <v>29</v>
       </c>
       <c r="H72" t="s">
         <v>65</v>
       </c>
       <c r="I72" t="s">
         <v>31</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="L72" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="M72" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72">
         <v>0</v>
       </c>
       <c r="P72" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="Q72" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="R72"/>
       <c r="S72" t="s">
         <v>77</v>
       </c>
       <c r="T72" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="U72" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V72" t="s">
         <v>77</v>
       </c>
       <c r="W72" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="X72" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C73" t="s">
         <v>25</v>
       </c>
       <c r="D73" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E73" t="s">
         <v>529</v>
       </c>
       <c r="F73" t="s">
         <v>64</v>
       </c>
       <c r="G73" t="s">
         <v>29</v>
       </c>
       <c r="H73" t="s">
         <v>45</v>
       </c>
       <c r="I73" t="s">
         <v>31</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="L73" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="M73" t="s">
         <v>34</v>
       </c>
       <c r="N73">
         <v>1</v>
       </c>
       <c r="O73">
         <v>0</v>
       </c>
       <c r="P73" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="Q73" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="R73">
         <v>3513102709890003</v>
       </c>
       <c r="S73" t="s">
         <v>121</v>
       </c>
       <c r="T73" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="U73" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="V73" t="s">
         <v>52</v>
       </c>
       <c r="W73" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="X73" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C74" t="s">
         <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E74" t="s">
         <v>529</v>
       </c>
       <c r="F74" t="s">
         <v>64</v>
       </c>
       <c r="G74" t="s">
         <v>29</v>
       </c>
       <c r="H74" t="s">
         <v>45</v>
       </c>
       <c r="I74" t="s">
         <v>31</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="L74" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="M74" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N74">
         <v>2</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="P74">
         <v>3127652197</v>
       </c>
       <c r="Q74" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="R74">
         <v>3513100107780131</v>
       </c>
       <c r="S74" t="s">
         <v>77</v>
       </c>
       <c r="T74" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="U74" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="V74" t="s">
         <v>77</v>
       </c>
       <c r="W74" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="X74" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C75" t="s">
         <v>25</v>
       </c>
       <c r="D75" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E75" t="s">
         <v>529</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75" t="s">
         <v>29</v>
       </c>
       <c r="H75" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I75" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="L75" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M75" t="s">
         <v>34</v>
       </c>
       <c r="N75">
         <v>1</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="P75">
         <v>3124014518</v>
       </c>
       <c r="Q75" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="R75">
         <v>3513121208870003</v>
       </c>
       <c r="S75" t="s">
         <v>113</v>
       </c>
       <c r="T75" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="U75" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="V75" t="s">
         <v>113</v>
       </c>
       <c r="W75" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="X75" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C76" t="s">
         <v>25</v>
       </c>
       <c r="D76" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E76" t="s">
         <v>529</v>
       </c>
       <c r="F76" t="s">
         <v>28</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76" t="s">
         <v>31</v>
       </c>
       <c r="I76" t="s">
         <v>31</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L76" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M76" t="s">
         <v>34</v>
       </c>
       <c r="N76">
         <v>2</v>
       </c>
       <c r="O76">
         <v>2</v>
       </c>
       <c r="P76" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="Q76" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="R76">
         <v>3513100107820007</v>
       </c>
       <c r="S76" t="s">
         <v>411</v>
       </c>
       <c r="T76" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="U76" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="V76" t="s">
         <v>52</v>
       </c>
       <c r="W76" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="X76" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
       <c r="D77" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E77" t="s">
         <v>529</v>
       </c>
       <c r="F77" t="s">
         <v>64</v>
       </c>
       <c r="G77" t="s">
         <v>29</v>
       </c>
       <c r="H77" t="s">
         <v>45</v>
       </c>
       <c r="I77" t="s">
         <v>31</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="L77" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="M77" t="s">
         <v>34</v>
       </c>
       <c r="N77">
         <v>1</v>
       </c>
       <c r="O77">
         <v>0</v>
       </c>
       <c r="P77">
         <v>3125735748</v>
       </c>
       <c r="Q77" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="R77">
         <v>3513130102920001</v>
       </c>
       <c r="S77" t="s">
         <v>163</v>
       </c>
       <c r="T77" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="U77" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="V77" t="s">
         <v>52</v>
       </c>
       <c r="W77" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="X77" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C78" t="s">
         <v>25</v>
       </c>
       <c r="D78" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E78" t="s">
         <v>529</v>
       </c>
       <c r="F78" t="s">
-        <v>186</v>
+        <v>28</v>
       </c>
       <c r="G78" t="s">
         <v>29</v>
       </c>
       <c r="H78" t="s">
         <v>65</v>
       </c>
       <c r="I78" t="s">
         <v>31</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="L78" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="M78" t="s">
         <v>34</v>
       </c>
       <c r="N78">
         <v>1</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="P78">
         <v>3126482311</v>
       </c>
       <c r="Q78" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="R78">
         <v>3513112007870001</v>
       </c>
       <c r="S78" t="s">
         <v>411</v>
       </c>
       <c r="T78" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="U78" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="V78" t="s">
         <v>52</v>
       </c>
       <c r="W78" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="X78" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C79" t="s">
         <v>25</v>
       </c>
       <c r="D79" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E79" t="s">
         <v>529</v>
       </c>
       <c r="F79" t="s">
         <v>64</v>
       </c>
       <c r="G79" t="s">
         <v>29</v>
       </c>
       <c r="H79" t="s">
         <v>65</v>
       </c>
       <c r="I79" t="s">
         <v>31</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="L79" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="M79" t="s">
         <v>34</v>
       </c>
       <c r="N79">
         <v>2</v>
       </c>
       <c r="O79">
         <v>2</v>
       </c>
       <c r="P79" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="Q79" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="R79">
         <v>3513101507820001</v>
       </c>
       <c r="S79" t="s">
         <v>163</v>
       </c>
       <c r="T79" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="U79" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="V79" t="s">
         <v>52</v>
       </c>
       <c r="W79" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="X79" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C80" t="s">
         <v>25</v>
       </c>
       <c r="D80" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E80" t="s">
         <v>529</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80" t="s">
         <v>29</v>
       </c>
       <c r="H80" t="s">
         <v>65</v>
       </c>
       <c r="I80" t="s">
         <v>31</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="L80" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M80" t="s">
         <v>34</v>
       </c>
       <c r="N80">
         <v>1</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="P80">
         <v>3123581302</v>
       </c>
       <c r="Q80" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="R80">
         <v>3513101812880002</v>
       </c>
       <c r="S80" t="s">
         <v>77</v>
       </c>
       <c r="T80" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="U80" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="V80" t="s">
         <v>411</v>
       </c>
       <c r="W80" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="X80" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C81" t="s">
         <v>25</v>
       </c>
       <c r="D81" t="s">
         <v>557</v>
       </c>
       <c r="E81" t="s">
         <v>529</v>
       </c>
       <c r="F81" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G81" t="s">
         <v>29</v>
       </c>
       <c r="H81" t="s">
         <v>45</v>
       </c>
       <c r="I81" t="s">
         <v>31</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="L81" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="M81" t="s">
         <v>34</v>
       </c>
       <c r="N81">
         <v>1</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="P81">
         <v>3125596288</v>
       </c>
       <c r="Q81" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="R81">
         <v>3513131511850003</v>
       </c>
       <c r="S81" t="s">
         <v>163</v>
       </c>
       <c r="T81" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="U81" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="V81" t="s">
         <v>52</v>
       </c>
       <c r="W81" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="X81" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C82" t="s">
         <v>25</v>
       </c>
       <c r="D82" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E82" t="s">
         <v>529</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82" t="s">
         <v>29</v>
       </c>
       <c r="H82" t="s">
         <v>65</v>
       </c>
       <c r="I82" t="s">
         <v>31</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L82" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M82" t="s">
         <v>34</v>
       </c>
       <c r="N82">
         <v>1</v>
       </c>
       <c r="O82">
         <v>2</v>
       </c>
       <c r="P82" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="Q82" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="R82">
         <v>3513100107570148</v>
       </c>
       <c r="S82" t="s">
         <v>77</v>
       </c>
       <c r="T82" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="U82" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="V82" t="s">
         <v>77</v>
       </c>
       <c r="W82" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="X82" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C83" t="s">
         <v>25</v>
       </c>
       <c r="D83" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E83" t="s">
         <v>141</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83" t="s">
         <v>29</v>
       </c>
       <c r="H83" t="s">
         <v>45</v>
       </c>
       <c r="I83" t="s">
         <v>31</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="L83" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="M83" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N83">
         <v>2</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="P83">
         <v>3130412773</v>
       </c>
       <c r="Q83" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="R83">
         <v>3513100204640001</v>
       </c>
       <c r="S83" t="s">
+        <v>687</v>
+      </c>
+      <c r="T83" t="s">
+        <v>688</v>
+      </c>
+      <c r="U83" t="s">
+        <v>689</v>
+      </c>
+      <c r="V83" t="s">
+        <v>687</v>
+      </c>
+      <c r="W83" t="s">
         <v>686</v>
       </c>
-      <c r="T83" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X83" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C84" t="s">
         <v>25</v>
       </c>
       <c r="D84" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E84" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F84" t="s">
         <v>28</v>
       </c>
       <c r="G84" t="s">
         <v>29</v>
       </c>
       <c r="H84" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I84" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="L84" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="M84" t="s">
         <v>34</v>
       </c>
       <c r="N84">
         <v>1</v>
       </c>
       <c r="O84">
         <v>0</v>
       </c>
       <c r="P84">
         <v>3122787056</v>
       </c>
       <c r="Q84" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="R84">
         <v>3513120101880009</v>
       </c>
       <c r="S84" t="s">
         <v>163</v>
       </c>
       <c r="T84" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="U84" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="V84" t="s">
         <v>52</v>
       </c>
       <c r="W84" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="X84" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C85" t="s">
         <v>25</v>
       </c>
       <c r="D85" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E85" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F85" t="s">
         <v>64</v>
       </c>
       <c r="G85" t="s">
         <v>29</v>
       </c>
       <c r="H85" t="s">
         <v>45</v>
       </c>
       <c r="I85" t="s">
         <v>31</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="L85" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="M85" t="s">
         <v>34</v>
       </c>
       <c r="N85">
         <v>1</v>
       </c>
       <c r="O85">
         <v>0</v>
       </c>
       <c r="P85" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="Q85" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="R85">
         <v>3513100708940002</v>
       </c>
       <c r="S85" t="s">
         <v>121</v>
       </c>
       <c r="T85" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="U85" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="V85" t="s">
         <v>52</v>
       </c>
       <c r="W85" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="X85" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C86" t="s">
         <v>25</v>
       </c>
       <c r="D86" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E86" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F86" t="s">
         <v>64</v>
       </c>
       <c r="G86" t="s">
         <v>29</v>
       </c>
       <c r="H86" t="s">
         <v>65</v>
       </c>
       <c r="I86" t="s">
         <v>31</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="L86" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="M86" t="s">
         <v>34</v>
       </c>
       <c r="N86">
         <v>2</v>
       </c>
       <c r="O86">
         <v>0</v>
       </c>
       <c r="P86" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="Q86" t="s">
         <v>153</v>
       </c>
       <c r="R86">
         <v>3513101705760002</v>
       </c>
       <c r="S86" t="s">
         <v>37</v>
       </c>
       <c r="T86" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="U86" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="V86" t="s">
         <v>37</v>
       </c>
       <c r="W86" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="X86" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C87" t="s">
         <v>25</v>
       </c>
       <c r="D87" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E87" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F87" t="s">
         <v>64</v>
       </c>
       <c r="G87" t="s">
         <v>29</v>
       </c>
       <c r="H87" t="s">
         <v>65</v>
       </c>
       <c r="I87" t="s">
         <v>31</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="L87" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M87"/>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87">
         <v>0</v>
       </c>
       <c r="P87" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="Q87" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="R87"/>
       <c r="S87"/>
       <c r="T87" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="U87" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V87"/>
       <c r="W87" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="X87"/>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C88" t="s">
         <v>25</v>
       </c>
       <c r="D88" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E88" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F88" t="s">
         <v>64</v>
       </c>
       <c r="G88" t="s">
         <v>29</v>
       </c>
       <c r="H88" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="I88" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="L88" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="M88" t="s">
         <v>34</v>
       </c>
       <c r="N88">
         <v>1</v>
       </c>
       <c r="O88">
         <v>0</v>
       </c>
       <c r="P88" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="Q88" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="R88"/>
       <c r="S88"/>
       <c r="T88" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="U88" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V88"/>
       <c r="W88" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="X88"/>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C89" t="s">
         <v>25</v>
       </c>
       <c r="D89" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E89" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89" t="s">
         <v>29</v>
       </c>
       <c r="H89" t="s">
         <v>45</v>
       </c>
       <c r="I89" t="s">
         <v>31</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="L89" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="M89" t="s">
         <v>34</v>
       </c>
       <c r="N89">
         <v>3</v>
       </c>
       <c r="O89">
         <v>0</v>
       </c>
       <c r="P89" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="Q89" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="U89" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V89"/>
       <c r="W89" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="X89"/>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C90" t="s">
         <v>25</v>
       </c>
       <c r="D90" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="E90" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F90" t="s">
         <v>28</v>
       </c>
       <c r="G90" t="s">
         <v>29</v>
       </c>
       <c r="H90" t="s">
         <v>45</v>
       </c>
       <c r="I90" t="s">
         <v>31</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="L90" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="M90"/>
       <c r="N90">
         <v>0</v>
       </c>
       <c r="O90">
         <v>0</v>
       </c>
       <c r="P90" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="Q90" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="R90"/>
       <c r="S90"/>
       <c r="T90" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="U90" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C91" t="s">
         <v>25</v>
       </c>
       <c r="D91" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E91" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>65</v>
       </c>
       <c r="I91" t="s">
         <v>31</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="L91" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="M91"/>
       <c r="N91">
         <v>0</v>
       </c>
       <c r="O91">
         <v>0</v>
       </c>
       <c r="P91" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="Q91" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="R91"/>
       <c r="S91"/>
       <c r="T91" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="U91" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V91"/>
       <c r="W91" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="X91"/>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C92" t="s">
         <v>25</v>
       </c>
       <c r="D92" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E92" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92" t="s">
         <v>29</v>
       </c>
       <c r="H92" t="s">
         <v>65</v>
       </c>
       <c r="I92" t="s">
         <v>31</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L92" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M92"/>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92">
         <v>0</v>
       </c>
       <c r="P92" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="Q92" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="R92"/>
       <c r="S92"/>
       <c r="T92" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="U92" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C93" t="s">
         <v>25</v>
       </c>
       <c r="D93" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E93" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F93" t="s">
         <v>64</v>
       </c>
       <c r="G93" t="s">
         <v>29</v>
       </c>
       <c r="H93" t="s">
         <v>45</v>
       </c>
       <c r="I93" t="s">
         <v>31</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="L93" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="M93"/>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93">
         <v>0</v>
       </c>
       <c r="P93" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="Q93" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="U93" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C94" t="s">
         <v>25</v>
       </c>
       <c r="D94" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E94" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F94" t="s">
         <v>64</v>
       </c>
       <c r="G94" t="s">
         <v>29</v>
       </c>
       <c r="H94" t="s">
         <v>65</v>
       </c>
       <c r="I94" t="s">
         <v>31</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="L94" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="M94"/>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94">
         <v>0</v>
       </c>
       <c r="P94" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="Q94" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="U94" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C95" t="s">
         <v>25</v>
       </c>
       <c r="D95" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E95" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F95" t="s">
         <v>64</v>
       </c>
       <c r="G95" t="s">
         <v>29</v>
       </c>
       <c r="H95" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="I95" t="s">
         <v>31</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="L95" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="M95"/>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95">
         <v>0</v>
       </c>
       <c r="P95" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="Q95" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="R95"/>
       <c r="S95"/>
       <c r="T95" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="U95" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C96" t="s">
         <v>25</v>
       </c>
       <c r="D96" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E96" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F96" t="s">
         <v>64</v>
       </c>
       <c r="G96" t="s">
         <v>29</v>
       </c>
       <c r="H96" t="s">
         <v>65</v>
       </c>
       <c r="I96" t="s">
         <v>31</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L96" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="M96"/>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96">
         <v>0</v>
       </c>
       <c r="P96" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="Q96" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="R96"/>
       <c r="S96"/>
       <c r="T96" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="U96" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C97" t="s">
         <v>25</v>
       </c>
       <c r="D97" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E97" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F97" t="s">
         <v>28</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97" t="s">
         <v>65</v>
       </c>
       <c r="I97" t="s">
         <v>31</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="L97" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="M97" t="s">
         <v>34</v>
       </c>
       <c r="N97">
         <v>1</v>
       </c>
       <c r="O97">
         <v>0</v>
       </c>
       <c r="P97">
         <v>3119522245</v>
       </c>
       <c r="Q97" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="R97">
         <v>3513100411850001</v>
       </c>
       <c r="S97" t="s">
         <v>59</v>
       </c>
       <c r="T97" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="U97" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="V97" t="s">
         <v>52</v>
       </c>
       <c r="W97" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="X97" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C98" t="s">
         <v>25</v>
       </c>
       <c r="D98" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E98" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F98" t="s">
         <v>64</v>
       </c>
       <c r="G98" t="s">
         <v>29</v>
       </c>
       <c r="H98" t="s">
         <v>65</v>
       </c>
       <c r="I98" t="s">
         <v>31</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L98" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M98" t="s">
         <v>34</v>
       </c>
       <c r="N98">
         <v>1</v>
       </c>
       <c r="O98">
         <v>0</v>
       </c>
       <c r="P98" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="Q98" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="R98">
         <v>3513101808820002</v>
       </c>
       <c r="S98" t="s">
         <v>77</v>
       </c>
       <c r="T98" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="U98" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="V98" t="s">
         <v>52</v>
       </c>
       <c r="W98" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="X98" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C99" t="s">
         <v>25</v>
       </c>
       <c r="D99" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="E99" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F99" t="s">
         <v>28</v>
       </c>
       <c r="G99" t="s">
         <v>29</v>
       </c>
       <c r="H99" t="s">
         <v>65</v>
       </c>
       <c r="I99" t="s">
         <v>31</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="L99" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="M99" t="s">
         <v>34</v>
       </c>
       <c r="N99">
         <v>2</v>
       </c>
       <c r="O99">
         <v>0</v>
       </c>
       <c r="P99" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="Q99" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="R99">
         <v>3513102109810003</v>
       </c>
       <c r="S99" t="s">
         <v>77</v>
       </c>
       <c r="T99" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="U99" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="V99" t="s">
         <v>52</v>
       </c>
       <c r="W99" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="X99" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C100" t="s">
         <v>25</v>
       </c>
       <c r="D100" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E100" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100" t="s">
         <v>29</v>
       </c>
       <c r="H100" t="s">
         <v>65</v>
       </c>
       <c r="I100" t="s">
         <v>31</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="L100" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M100" t="s">
         <v>34</v>
       </c>
       <c r="N100">
         <v>1</v>
       </c>
       <c r="O100">
         <v>0</v>
       </c>
       <c r="P100" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="Q100" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="R100">
         <v>3513102004860002</v>
       </c>
       <c r="S100" t="s">
         <v>77</v>
       </c>
       <c r="T100" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="U100" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="V100" t="s">
         <v>52</v>
       </c>
       <c r="W100" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="X100" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C101" t="s">
         <v>25</v>
       </c>
       <c r="D101" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E101" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F101" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G101" t="s">
         <v>29</v>
       </c>
       <c r="H101" t="s">
         <v>65</v>
       </c>
       <c r="I101" t="s">
         <v>31</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="L101" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M101" t="s">
         <v>34</v>
       </c>
       <c r="N101">
         <v>1</v>
       </c>
       <c r="O101">
         <v>0</v>
       </c>
       <c r="P101">
         <v>3108536333</v>
       </c>
       <c r="Q101" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="R101">
         <v>3513100808880006</v>
       </c>
       <c r="S101" t="s">
         <v>77</v>
       </c>
       <c r="T101" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="U101" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="V101" t="s">
         <v>52</v>
       </c>
       <c r="W101" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="X101" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C102" t="s">
         <v>25</v>
       </c>
       <c r="D102" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E102" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F102" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G102" t="s">
         <v>29</v>
       </c>
       <c r="H102" t="s">
         <v>65</v>
       </c>
       <c r="I102" t="s">
         <v>31</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="L102" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="M102" t="s">
         <v>34</v>
       </c>
       <c r="N102">
         <v>1</v>
       </c>
       <c r="O102">
         <v>0</v>
       </c>
       <c r="P102">
         <v>3101648747</v>
       </c>
       <c r="Q102" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="R102">
         <v>3513100301870005</v>
       </c>
       <c r="S102" t="s">
         <v>77</v>
       </c>
       <c r="T102" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="U102" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="V102" t="s">
         <v>52</v>
       </c>
       <c r="W102" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="X102" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C103" t="s">
         <v>25</v>
       </c>
       <c r="D103" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E103" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F103" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G103" t="s">
         <v>29</v>
       </c>
       <c r="H103" t="s">
         <v>45</v>
       </c>
       <c r="I103" t="s">
         <v>31</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="L103" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="M103" t="s">
         <v>34</v>
       </c>
       <c r="N103">
         <v>1</v>
       </c>
       <c r="O103">
         <v>0</v>
       </c>
       <c r="P103" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="Q103" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="R103">
         <v>3513102302860004</v>
       </c>
       <c r="S103" t="s">
         <v>163</v>
       </c>
       <c r="T103" t="s">
+        <v>845</v>
+      </c>
+      <c r="U103" t="s">
+        <v>846</v>
+      </c>
+      <c r="V103" t="s">
+        <v>207</v>
+      </c>
+      <c r="W103" t="s">
         <v>844</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
       <c r="X103" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C104" t="s">
         <v>25</v>
       </c>
       <c r="D104" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E104" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F104" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G104" t="s">
         <v>29</v>
       </c>
       <c r="H104" t="s">
         <v>65</v>
       </c>
       <c r="I104" t="s">
         <v>31</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="L104" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M104" t="s">
         <v>34</v>
       </c>
       <c r="N104">
         <v>1</v>
       </c>
       <c r="O104">
         <v>0</v>
       </c>
       <c r="P104" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="Q104" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="R104" t="s">
         <v>37</v>
       </c>
       <c r="S104" t="s">
         <v>77</v>
       </c>
       <c r="T104" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U104" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="V104" t="s">
         <v>52</v>
       </c>
       <c r="W104" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="X104" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C105" t="s">
         <v>25</v>
       </c>
       <c r="D105" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E105" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F105" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G105" t="s">
         <v>29</v>
       </c>
       <c r="H105" t="s">
         <v>65</v>
       </c>
       <c r="I105" t="s">
         <v>31</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="L105" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="M105" t="s">
         <v>34</v>
       </c>
       <c r="N105">
         <v>1</v>
       </c>
       <c r="O105">
         <v>0</v>
       </c>
       <c r="P105" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="Q105" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="R105">
         <v>3513100906790002</v>
       </c>
       <c r="S105" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="T105" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="U105" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="V105" t="s">
         <v>52</v>
       </c>
       <c r="W105" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="X105" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C106" t="s">
         <v>25</v>
       </c>
       <c r="D106" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E106" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F106" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G106" t="s">
         <v>29</v>
       </c>
       <c r="H106" t="s">
         <v>45</v>
       </c>
       <c r="I106" t="s">
         <v>31</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="L106" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M106" t="s">
         <v>34</v>
       </c>
       <c r="N106">
         <v>1</v>
       </c>
       <c r="O106">
         <v>0</v>
       </c>
       <c r="P106" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="Q106" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="R106">
         <v>3513100406810002</v>
       </c>
       <c r="S106" t="s">
         <v>49</v>
       </c>
       <c r="T106" t="s">
+        <v>872</v>
+      </c>
+      <c r="U106" t="s">
+        <v>873</v>
+      </c>
+      <c r="V106" t="s">
+        <v>207</v>
+      </c>
+      <c r="W106" t="s">
         <v>871</v>
-      </c>
-[...7 lines deleted...]
-        <v>870</v>
       </c>
       <c r="X106" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C107" t="s">
         <v>25</v>
       </c>
       <c r="D107" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E107" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F107" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G107" t="s">
         <v>29</v>
       </c>
       <c r="H107" t="s">
         <v>65</v>
       </c>
       <c r="I107" t="s">
         <v>31</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="L107" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="M107" t="s">
         <v>34</v>
       </c>
       <c r="N107">
         <v>1</v>
       </c>
       <c r="O107">
         <v>0</v>
       </c>
       <c r="P107" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="Q107" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="R107">
         <v>3513101302900002</v>
       </c>
       <c r="S107" t="s">
         <v>77</v>
       </c>
       <c r="T107" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="U107" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="V107" t="s">
         <v>77</v>
       </c>
       <c r="W107" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="X107" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="C108" t="s">
         <v>25</v>
       </c>
       <c r="D108" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="E108" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108" t="s">
         <v>29</v>
       </c>
       <c r="H108" t="s">
         <v>45</v>
       </c>
       <c r="I108" t="s">
         <v>31</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="L108" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="M108" t="s">
         <v>34</v>
       </c>
       <c r="N108">
         <v>2</v>
       </c>
       <c r="O108">
         <v>0</v>
       </c>
       <c r="P108" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="Q108" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="R108"/>
       <c r="S108"/>
       <c r="T108" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="U108" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V108"/>
       <c r="W108" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="X108" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C109" t="s">
         <v>25</v>
       </c>
       <c r="D109" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E109" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F109" t="s">
         <v>28</v>
       </c>
       <c r="G109" t="s">
         <v>29</v>
       </c>
       <c r="H109" t="s">
         <v>65</v>
       </c>
       <c r="I109" t="s">
         <v>31</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="L109" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="M109" t="s">
         <v>34</v>
       </c>
       <c r="N109">
         <v>2</v>
       </c>
       <c r="O109">
         <v>0</v>
       </c>
       <c r="P109" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="Q109"/>
       <c r="R109"/>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V109"/>
       <c r="W109"/>
       <c r="X109"/>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C110" t="s">
         <v>25</v>
       </c>
       <c r="D110" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E110" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F110" t="s">
         <v>28</v>
       </c>
       <c r="G110" t="s">
         <v>29</v>
       </c>
       <c r="H110" t="s">
         <v>45</v>
       </c>
       <c r="I110" t="s">
         <v>31</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="L110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="M110" t="s">
         <v>34</v>
       </c>
       <c r="N110">
         <v>1</v>
       </c>
       <c r="O110">
         <v>0</v>
       </c>
       <c r="P110" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="Q110" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="R110">
         <v>3513100610840002</v>
       </c>
       <c r="S110" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="T110" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="U110" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="V110" t="s">
         <v>52</v>
       </c>
       <c r="W110" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="X110" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C111" t="s">
         <v>25</v>
       </c>
       <c r="D111" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E111" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111" t="s">
         <v>29</v>
       </c>
       <c r="H111" t="s">
         <v>65</v>
       </c>
       <c r="I111" t="s">
         <v>31</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="L111" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="M111" t="s">
         <v>34</v>
       </c>
       <c r="N111">
         <v>0</v>
       </c>
       <c r="O111">
         <v>0</v>
       </c>
       <c r="P111">
         <v>3163650971</v>
       </c>
       <c r="Q111" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="R111"/>
       <c r="S111"/>
       <c r="T111" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="U111" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V111"/>
       <c r="W111"/>
       <c r="X111"/>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C112" t="s">
         <v>25</v>
       </c>
       <c r="D112" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E112" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F112" t="s">
         <v>64</v>
       </c>
       <c r="G112" t="s">
         <v>29</v>
       </c>
       <c r="H112" t="s">
         <v>65</v>
       </c>
       <c r="I112" t="s">
         <v>31</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="L112" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="M112" t="s">
         <v>34</v>
       </c>
       <c r="N112">
         <v>1</v>
       </c>
       <c r="O112">
         <v>0</v>
       </c>
       <c r="P112">
         <v>3173484485</v>
       </c>
       <c r="Q112" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="R112">
         <v>3513121502920002</v>
       </c>
       <c r="S112" t="s">
         <v>163</v>
       </c>
       <c r="T112" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="U112" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="V112" t="s">
         <v>113</v>
       </c>
       <c r="W112" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="X112" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C113" t="s">
         <v>25</v>
       </c>
       <c r="D113" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E113" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F113" t="s">
         <v>64</v>
       </c>
       <c r="G113" t="s">
         <v>29</v>
       </c>
       <c r="H113" t="s">
         <v>45</v>
       </c>
       <c r="I113" t="s">
         <v>31</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="L113" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="M113" t="s">
         <v>34</v>
       </c>
       <c r="N113">
         <v>0</v>
       </c>
       <c r="O113">
         <v>0</v>
       </c>
       <c r="P113">
         <v>3189227168</v>
       </c>
       <c r="Q113" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="R113"/>
       <c r="S113"/>
       <c r="T113" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="U113" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V113"/>
       <c r="W113"/>
       <c r="X113"/>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C114" t="s">
         <v>25</v>
       </c>
       <c r="D114" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E114" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F114" t="s">
         <v>64</v>
       </c>
       <c r="G114" t="s">
         <v>29</v>
       </c>
       <c r="H114" t="s">
         <v>45</v>
       </c>
       <c r="I114" t="s">
         <v>31</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="L114" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="M114" t="s">
         <v>34</v>
       </c>
       <c r="N114">
         <v>0</v>
       </c>
       <c r="O114">
         <v>0</v>
       </c>
       <c r="P114">
         <v>3181527249</v>
       </c>
       <c r="Q114" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="R114"/>
       <c r="S114"/>
       <c r="T114" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="U114" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C115" t="s">
         <v>25</v>
       </c>
       <c r="D115" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E115" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F115" t="s">
         <v>64</v>
       </c>
       <c r="G115" t="s">
         <v>29</v>
       </c>
       <c r="H115" t="s">
         <v>65</v>
       </c>
       <c r="I115" t="s">
         <v>31</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="L115" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M115" t="s">
         <v>34</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
       <c r="O115">
         <v>0</v>
       </c>
       <c r="P115">
         <v>3175531768</v>
       </c>
       <c r="Q115" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="R115"/>
       <c r="S115"/>
       <c r="T115" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="U115" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C116" t="s">
         <v>25</v>
       </c>
       <c r="D116" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E116" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F116" t="s">
         <v>28</v>
       </c>
       <c r="G116" t="s">
         <v>29</v>
       </c>
       <c r="H116" t="s">
         <v>65</v>
       </c>
       <c r="I116" t="s">
         <v>31</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="L116" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="M116" t="s">
         <v>34</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
       <c r="O116">
         <v>0</v>
       </c>
       <c r="P116">
         <v>3170670883</v>
       </c>
       <c r="Q116" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="R116"/>
       <c r="S116"/>
       <c r="T116" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="U116" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V116"/>
       <c r="W116"/>
       <c r="X116"/>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C117" t="s">
         <v>25</v>
       </c>
       <c r="D117" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="E117" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F117" t="s">
         <v>64</v>
       </c>
       <c r="G117" t="s">
         <v>29</v>
       </c>
       <c r="H117" t="s">
         <v>65</v>
       </c>
       <c r="I117" t="s">
         <v>31</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="L117" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="M117" t="s">
         <v>34</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
       <c r="O117">
         <v>0</v>
       </c>
       <c r="P117">
         <v>3175338455</v>
       </c>
       <c r="Q117" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="R117"/>
       <c r="S117"/>
       <c r="T117" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="U117" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117"/>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C118" t="s">
         <v>25</v>
       </c>
       <c r="D118" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E118" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F118" t="s">
         <v>64</v>
       </c>
       <c r="G118" t="s">
         <v>29</v>
       </c>
       <c r="H118" t="s">
         <v>65</v>
       </c>
       <c r="I118" t="s">
         <v>31</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="L118" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="M118" t="s">
         <v>34</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
       <c r="O118">
         <v>0</v>
       </c>
       <c r="P118" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="Q118" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="R118"/>
       <c r="S118"/>
       <c r="T118" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="U118" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C119" t="s">
         <v>25</v>
       </c>
       <c r="D119" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="E119" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119" t="s">
         <v>29</v>
       </c>
       <c r="H119" t="s">
         <v>65</v>
       </c>
       <c r="I119" t="s">
         <v>31</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="L119" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M119" t="s">
         <v>34</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
       <c r="O119">
         <v>0</v>
       </c>
       <c r="P119">
         <v>3171097807</v>
       </c>
       <c r="Q119" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="R119"/>
       <c r="S119"/>
       <c r="T119" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="U119" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="V119"/>
       <c r="W119"/>
       <c r="X119"/>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C120" t="s">
         <v>25</v>
       </c>
       <c r="D120" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="E120" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F120" t="s">
         <v>64</v>
       </c>
       <c r="G120" t="s">
         <v>29</v>
       </c>
       <c r="H120" t="s">
         <v>45</v>
       </c>
       <c r="I120" t="s">
         <v>31</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="L120" t="s">
         <v>482</v>
       </c>
       <c r="M120" t="s">
         <v>34</v>
       </c>
       <c r="N120">
         <v>0</v>
       </c>
       <c r="O120">
         <v>0</v>
       </c>
       <c r="P120">
         <v>3172150178</v>
       </c>
       <c r="Q120" t="s">
         <v>484</v>
       </c>
       <c r="R120"/>
       <c r="S120"/>
       <c r="T120" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="U120" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V120"/>
       <c r="W120"/>
       <c r="X120"/>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C121" t="s">
         <v>25</v>
       </c>
       <c r="D121" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E121" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F121" t="s">
         <v>64</v>
       </c>
       <c r="G121" t="s">
         <v>29</v>
       </c>
       <c r="H121" t="s">
         <v>45</v>
       </c>
       <c r="I121" t="s">
         <v>31</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="L121" t="s">
         <v>408</v>
       </c>
       <c r="M121" t="s">
         <v>34</v>
       </c>
       <c r="N121">
         <v>2</v>
       </c>
       <c r="O121">
         <v>0</v>
       </c>
       <c r="P121">
         <v>3185255239</v>
       </c>
       <c r="Q121" t="s">
         <v>410</v>
       </c>
       <c r="R121"/>
       <c r="S121"/>
       <c r="T121" t="s">
         <v>412</v>
       </c>
       <c r="U121" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C122" t="s">
         <v>25</v>
       </c>
       <c r="D122" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E122" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122" t="s">
         <v>29</v>
       </c>
       <c r="H122" t="s">
         <v>45</v>
       </c>
       <c r="I122" t="s">
         <v>31</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="L122" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="M122" t="s">
         <v>34</v>
       </c>
       <c r="N122">
         <v>0</v>
       </c>
       <c r="O122">
         <v>0</v>
       </c>
       <c r="P122" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="Q122" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="R122"/>
       <c r="S122"/>
       <c r="T122" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="U122" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V122"/>
       <c r="W122"/>
       <c r="X122"/>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C123" t="s">
         <v>25</v>
       </c>
       <c r="D123" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E123" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F123" t="s">
         <v>28</v>
       </c>
       <c r="G123" t="s">
         <v>29</v>
       </c>
       <c r="H123" t="s">
         <v>45</v>
       </c>
       <c r="I123" t="s">
         <v>31</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="L123" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="M123" t="s">
         <v>34</v>
       </c>
       <c r="N123">
         <v>0</v>
       </c>
       <c r="O123">
         <v>0</v>
       </c>
       <c r="P123" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="Q123" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="R123"/>
       <c r="S123"/>
       <c r="T123" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="U123" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V123"/>
       <c r="W123"/>
       <c r="X123"/>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C124" t="s">
         <v>25</v>
       </c>
       <c r="D124" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="E124" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124" t="s">
         <v>29</v>
       </c>
       <c r="H124" t="s">
         <v>65</v>
       </c>
       <c r="I124" t="s">
         <v>31</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L124" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="M124" t="s">
         <v>34</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
       <c r="O124">
         <v>0</v>
       </c>
       <c r="P124">
         <v>3171578084</v>
       </c>
       <c r="Q124" t="s">
         <v>37</v>
       </c>
       <c r="R124"/>
       <c r="S124"/>
       <c r="T124" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="U124" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C125" t="s">
         <v>25</v>
       </c>
       <c r="D125" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="E125" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125" t="s">
         <v>29</v>
       </c>
       <c r="H125" t="s">
         <v>65</v>
       </c>
       <c r="I125" t="s">
         <v>31</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="L125" t="s">
         <v>358</v>
       </c>
       <c r="M125"/>
       <c r="N125">
         <v>0</v>
       </c>
       <c r="O125">
         <v>0</v>
       </c>
       <c r="P125">
         <v>3178575140</v>
       </c>
       <c r="Q125" t="s">
         <v>360</v>
       </c>
       <c r="R125"/>
       <c r="S125"/>
       <c r="T125" t="s">
         <v>361</v>
       </c>
       <c r="U125" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C126" t="s">
         <v>25</v>
       </c>
       <c r="D126" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="E126" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126" t="s">
         <v>29</v>
       </c>
       <c r="H126" t="s">
         <v>65</v>
       </c>
       <c r="I126" t="s">
         <v>31</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="L126" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="M126" t="s">
         <v>34</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
       <c r="O126">
         <v>0</v>
       </c>
       <c r="P126">
         <v>3172358297</v>
       </c>
       <c r="Q126" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="R126"/>
       <c r="S126"/>
       <c r="T126" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="U126" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V126"/>
       <c r="W126"/>
       <c r="X126"/>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C127" t="s">
         <v>25</v>
       </c>
       <c r="D127" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E127" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F127" t="s">
         <v>64</v>
       </c>
       <c r="G127" t="s">
         <v>29</v>
       </c>
       <c r="H127" t="s">
         <v>45</v>
       </c>
       <c r="I127" t="s">
         <v>31</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="L127" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="M127" t="s">
         <v>34</v>
       </c>
       <c r="N127">
         <v>3</v>
       </c>
       <c r="O127">
         <v>2</v>
       </c>
       <c r="P127">
         <v>3169794548</v>
       </c>
       <c r="Q127" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="R127">
         <v>3513100610840002</v>
       </c>
       <c r="S127" t="s">
         <v>77</v>
       </c>
       <c r="T127" t="s">
+        <v>240</v>
+      </c>
+      <c r="U127" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="V127" t="s">
         <v>52</v>
       </c>
       <c r="W127" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="X127" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C128" t="s">
         <v>25</v>
       </c>
       <c r="D128" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E128" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F128" t="s">
         <v>64</v>
       </c>
       <c r="G128" t="s">
         <v>29</v>
       </c>
       <c r="H128" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I128" t="s">
         <v>169</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="L128" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="M128" t="s">
         <v>34</v>
       </c>
       <c r="N128">
         <v>1</v>
       </c>
       <c r="O128">
         <v>0</v>
       </c>
       <c r="P128">
         <v>3176858904</v>
       </c>
       <c r="Q128" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="R128">
         <v>3513133105950001</v>
       </c>
       <c r="S128" t="s">
         <v>163</v>
       </c>
       <c r="T128" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="U128" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="V128" t="s">
         <v>52</v>
       </c>
       <c r="W128" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="X128" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C129" t="s">
         <v>25</v>
       </c>
       <c r="D129" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E129" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F129" t="s">
         <v>28</v>
       </c>
       <c r="G129" t="s">
         <v>29</v>
       </c>
       <c r="H129" t="s">
         <v>45</v>
       </c>
       <c r="I129" t="s">
         <v>31</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="L129" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="M129" t="s">
         <v>34</v>
       </c>
       <c r="N129">
         <v>2</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="P129">
         <v>3169549385</v>
       </c>
       <c r="Q129" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="R129">
         <v>3513100708940002</v>
       </c>
       <c r="S129" t="s">
         <v>77</v>
       </c>
       <c r="T129" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="U129" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="V129" t="s">
         <v>52</v>
       </c>
       <c r="W129" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="X129" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C130" t="s">
         <v>25</v>
       </c>
       <c r="D130" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E130" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130"/>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L130" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M130"/>
       <c r="N130">
         <v>0</v>
       </c>
       <c r="O130">
         <v>0</v>
       </c>
       <c r="P130" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C131" t="s">
         <v>25</v>
       </c>
       <c r="D131" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="E131" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L131" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M131"/>
       <c r="N131">
         <v>0</v>
       </c>
       <c r="O131">
         <v>0</v>
       </c>
       <c r="P131">
         <v>3162950047</v>
       </c>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C132" t="s">
         <v>25</v>
       </c>
       <c r="D132" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="E132" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F132" t="s">
         <v>64</v>
       </c>
       <c r="G132" t="s">
         <v>29</v>
       </c>
       <c r="H132" t="s">
         <v>45</v>
       </c>
       <c r="I132" t="s">
         <v>31</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="L132" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="M132" t="s">
         <v>34</v>
       </c>
       <c r="N132">
         <v>1</v>
       </c>
       <c r="O132">
         <v>0</v>
       </c>
       <c r="P132">
         <v>3163179275</v>
       </c>
       <c r="Q132" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="R132">
         <v>3513101406790002</v>
       </c>
       <c r="S132" t="s">
         <v>77</v>
       </c>
       <c r="T132" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="U132" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="V132" t="s">
         <v>77</v>
       </c>
       <c r="W132" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="X132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C133" t="s">
         <v>25</v>
       </c>
       <c r="D133" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133" t="s">
         <v>28</v>
       </c>
       <c r="G133" t="s">
         <v>29</v>
       </c>
       <c r="H133" t="s">
         <v>45</v>
       </c>
       <c r="I133" t="s">
         <v>31</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="L133" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="M133" t="s">
         <v>34</v>
       </c>
       <c r="N133">
         <v>0</v>
       </c>
       <c r="O133">
         <v>0</v>
       </c>
       <c r="P133">
         <v>3178890277</v>
       </c>
       <c r="Q133" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="R133"/>
       <c r="S133"/>
       <c r="T133" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="U133" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C134" t="s">
         <v>25</v>
       </c>
       <c r="D134" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E134" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F134" t="s">
         <v>64</v>
       </c>
       <c r="G134" t="s">
         <v>29</v>
       </c>
       <c r="H134" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="I134" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="L134" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="M134" t="s">
         <v>34</v>
       </c>
       <c r="N134">
         <v>1</v>
       </c>
       <c r="O134">
         <v>0</v>
       </c>
       <c r="P134">
         <v>3161876930</v>
       </c>
       <c r="Q134" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="R134" t="s">
         <v>37</v>
       </c>
       <c r="S134" t="s">
         <v>37</v>
       </c>
       <c r="T134" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="U134" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="V134" t="s">
         <v>52</v>
       </c>
       <c r="W134" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="X134" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C135" t="s">
         <v>25</v>
       </c>
       <c r="D135" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E135" t="s">
         <v>141</v>
       </c>
       <c r="F135" t="s">
         <v>28</v>
       </c>
       <c r="G135" t="s">
         <v>29</v>
       </c>
       <c r="H135" t="s">
         <v>65</v>
       </c>
       <c r="I135" t="s">
         <v>31</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="L135" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="M135" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N135">
         <v>1</v>
       </c>
       <c r="O135">
         <v>0</v>
       </c>
       <c r="P135">
         <v>3164728308</v>
       </c>
       <c r="Q135" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="R135">
         <v>3513102406850002</v>
       </c>
       <c r="S135" t="s">
         <v>447</v>
       </c>
       <c r="T135" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="U135" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="V135" t="s">
         <v>52</v>
       </c>
       <c r="W135" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="X135" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C136" t="s">
         <v>25</v>
       </c>
       <c r="D136" t="s">
         <v>89</v>
       </c>
       <c r="E136" t="s">
         <v>90</v>
       </c>
       <c r="F136" t="s">
         <v>64</v>
       </c>
       <c r="G136" t="s">
         <v>29</v>
       </c>
       <c r="H136" t="s">
         <v>45</v>
       </c>
       <c r="I136" t="s">
         <v>31</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="L136" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="M136" t="s">
         <v>34</v>
       </c>
       <c r="N136">
         <v>2</v>
       </c>
       <c r="O136">
         <v>0</v>
       </c>
       <c r="P136" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="Q136" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="R136">
         <v>3513100107780087</v>
       </c>
       <c r="S136" t="s">
         <v>77</v>
       </c>
       <c r="T136" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="U136" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="V136" t="s">
         <v>52</v>
       </c>
       <c r="W136" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="X136" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C137" t="s">
         <v>25</v>
       </c>
       <c r="D137" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="E137" t="s">
         <v>27</v>
       </c>
       <c r="F137" t="s">
         <v>64</v>
       </c>
       <c r="G137" t="s">
         <v>29</v>
       </c>
       <c r="H137" t="s">
         <v>65</v>
       </c>
       <c r="I137" t="s">
         <v>31</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="L137" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="M137" t="s">
         <v>34</v>
       </c>
       <c r="N137">
         <v>1</v>
       </c>
       <c r="O137">
         <v>0</v>
       </c>
       <c r="P137" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="Q137" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="R137">
         <v>3513102708930002</v>
       </c>
       <c r="S137" t="s">
         <v>49</v>
       </c>
       <c r="T137" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="U137" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="V137" t="s">
         <v>52</v>
       </c>
       <c r="W137" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="X137" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C138" t="s">
         <v>25</v>
       </c>
       <c r="D138" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="E138" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="F138" t="s">
         <v>28</v>
       </c>
       <c r="G138" t="s">
         <v>29</v>
       </c>
       <c r="H138" t="s">
         <v>65</v>
       </c>
       <c r="I138" t="s">
         <v>31</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="L138" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="M138" t="s">
         <v>34</v>
       </c>
       <c r="N138">
         <v>1</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="P138" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="Q138" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="R138">
         <v>5171022311890002</v>
       </c>
       <c r="S138" t="s">
         <v>49</v>
       </c>
       <c r="T138" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="U138" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="V138" t="s">
         <v>52</v>
       </c>
       <c r="W138" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="X138" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C139" t="s">
         <v>25</v>
       </c>
       <c r="D139" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="E139" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F139" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G139" t="s">
         <v>29</v>
       </c>
       <c r="H139" t="s">
         <v>65</v>
       </c>
       <c r="I139" t="s">
         <v>31</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="L139" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="M139" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N139">
         <v>2</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="P139">
         <v>3097558272</v>
       </c>
       <c r="Q139" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="R139"/>
       <c r="S139" t="s">
         <v>77</v>
       </c>
       <c r="T139" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="U139" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V139" t="s">
         <v>77</v>
       </c>
       <c r="W139"/>
       <c r="X139"/>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C140" t="s">
         <v>25</v>
       </c>
       <c r="D140" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E140" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F140" t="s">
         <v>64</v>
       </c>
       <c r="G140" t="s">
         <v>29</v>
       </c>
       <c r="H140" t="s">
         <v>45</v>
       </c>
       <c r="I140" t="s">
         <v>31</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="L140" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="M140" t="s">
         <v>34</v>
       </c>
       <c r="N140">
         <v>1</v>
       </c>
       <c r="O140"/>
       <c r="P140">
         <v>3092539887</v>
       </c>
       <c r="Q140" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="R140">
         <v>3513101408870003</v>
       </c>
       <c r="S140" t="s">
         <v>121</v>
       </c>
       <c r="T140" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="U140" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="V140" t="s">
         <v>121</v>
       </c>
       <c r="W140" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="X140" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C141" t="s">
         <v>25</v>
       </c>
       <c r="D141" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E141" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F141" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G141" t="s">
         <v>29</v>
       </c>
       <c r="H141" t="s">
         <v>65</v>
       </c>
       <c r="I141" t="s">
         <v>31</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L141" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M141"/>
       <c r="N141">
         <v>0</v>
       </c>
       <c r="O141"/>
       <c r="P141">
         <v>3100834438</v>
       </c>
       <c r="Q141"/>
       <c r="R141"/>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141"/>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C142" t="s">
         <v>25</v>
       </c>
       <c r="D142" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E142" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F142" t="s">
         <v>64</v>
       </c>
       <c r="G142" t="s">
         <v>29</v>
       </c>
       <c r="H142" t="s">
         <v>65</v>
       </c>
       <c r="I142" t="s">
         <v>31</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L142" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M142"/>
       <c r="N142">
         <v>0</v>
       </c>
       <c r="O142"/>
       <c r="P142">
         <v>3091915969</v>
       </c>
       <c r="Q142"/>
       <c r="R142"/>
       <c r="S142"/>
       <c r="T142"/>
       <c r="U142" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V142"/>
       <c r="W142"/>
       <c r="X142"/>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C143" t="s">
         <v>25</v>
       </c>
       <c r="D143" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E143" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F143" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G143" t="s">
         <v>29</v>
       </c>
       <c r="H143" t="s">
         <v>65</v>
       </c>
       <c r="I143" t="s">
         <v>31</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L143" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M143"/>
       <c r="N143">
         <v>0</v>
       </c>
       <c r="O143"/>
       <c r="P143">
         <v>3102418379</v>
       </c>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C144" t="s">
         <v>25</v>
       </c>
       <c r="D144" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E144" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F144" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G144" t="s">
         <v>29</v>
       </c>
       <c r="H144" t="s">
         <v>65</v>
       </c>
       <c r="I144" t="s">
         <v>31</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L144" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M144"/>
       <c r="N144">
         <v>0</v>
       </c>
       <c r="O144"/>
       <c r="P144">
         <v>3109618432</v>
       </c>
       <c r="Q144"/>
       <c r="R144"/>
       <c r="S144"/>
       <c r="T144"/>
       <c r="U144" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V144"/>
       <c r="W144"/>
       <c r="X144"/>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C145" t="s">
         <v>25</v>
       </c>
       <c r="D145" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E145" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F145" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G145" t="s">
         <v>29</v>
       </c>
       <c r="H145" t="s">
         <v>65</v>
       </c>
       <c r="I145" t="s">
         <v>31</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L145" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M145"/>
       <c r="N145">
         <v>0</v>
       </c>
       <c r="O145"/>
       <c r="P145">
         <v>3090967482</v>
       </c>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V145"/>
       <c r="W145"/>
       <c r="X145"/>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C146" t="s">
         <v>25</v>
       </c>
       <c r="D146" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E146" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F146" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G146" t="s">
         <v>29</v>
       </c>
       <c r="H146" t="s">
         <v>65</v>
       </c>
       <c r="I146" t="s">
         <v>31</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L146" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M146"/>
       <c r="N146">
         <v>0</v>
       </c>
       <c r="O146"/>
       <c r="P146">
         <v>3104301429</v>
       </c>
       <c r="Q146"/>
       <c r="R146"/>
       <c r="S146"/>
       <c r="T146"/>
       <c r="U146" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V146"/>
       <c r="W146"/>
       <c r="X146"/>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C147" t="s">
         <v>25</v>
       </c>
       <c r="D147" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E147" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F147" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G147" t="s">
         <v>29</v>
       </c>
       <c r="H147" t="s">
         <v>65</v>
       </c>
       <c r="I147" t="s">
         <v>31</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L147" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M147"/>
       <c r="N147">
         <v>0</v>
       </c>
       <c r="O147"/>
       <c r="P147">
         <v>3094767376</v>
       </c>
       <c r="Q147"/>
       <c r="R147"/>
       <c r="S147"/>
       <c r="T147"/>
       <c r="U147" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V147"/>
       <c r="W147"/>
       <c r="X147"/>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="E148" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F148" t="s">
         <v>64</v>
       </c>
       <c r="G148" t="s">
         <v>29</v>
       </c>
       <c r="H148" t="s">
         <v>45</v>
       </c>
       <c r="I148" t="s">
         <v>31</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L148" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M148"/>
       <c r="N148">
         <v>0</v>
       </c>
       <c r="O148"/>
       <c r="P148">
         <v>3066550633</v>
       </c>
       <c r="Q148"/>
       <c r="R148"/>
       <c r="S148"/>
       <c r="T148"/>
       <c r="U148" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V148"/>
       <c r="W148"/>
       <c r="X148"/>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C149" t="s">
         <v>25</v>
       </c>
       <c r="D149" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="E149" t="s">
         <v>529</v>
       </c>
       <c r="F149" t="s">
         <v>64</v>
       </c>
       <c r="G149" t="s">
         <v>29</v>
       </c>
       <c r="H149" t="s">
         <v>65</v>
       </c>
       <c r="I149" t="s">
         <v>31</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L149" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="M149" t="s">
         <v>34</v>
       </c>
       <c r="N149">
         <v>1</v>
       </c>
       <c r="O149">
         <v>2</v>
       </c>
       <c r="P149" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="Q149" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="R149">
         <v>3513101507820001</v>
       </c>
       <c r="S149" t="s">
         <v>49</v>
       </c>
       <c r="T149" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="U149" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="V149" t="s">
         <v>113</v>
       </c>
       <c r="W149" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="X149" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C150" t="s">
         <v>25</v>
       </c>
       <c r="D150" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="E150" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F150" t="s">
         <v>64</v>
       </c>
       <c r="G150" t="s">
         <v>29</v>
       </c>
       <c r="H150" t="s">
         <v>45</v>
       </c>
       <c r="I150" t="s">
         <v>31</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L150" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M150"/>
       <c r="N150">
         <v>0</v>
       </c>
       <c r="O150"/>
       <c r="P150" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="Q150"/>
       <c r="R150"/>
       <c r="S150"/>
       <c r="T150"/>
       <c r="U150" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V150"/>
       <c r="W150"/>
       <c r="X150"/>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="C151" t="s">
         <v>25</v>
       </c>
       <c r="D151" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="E151" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F151" t="s">
         <v>64</v>
       </c>
       <c r="G151" t="s">
         <v>29</v>
       </c>
       <c r="H151" t="s">
         <v>65</v>
       </c>
       <c r="I151" t="s">
         <v>31</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L151" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M151"/>
       <c r="N151">
         <v>0</v>
       </c>
       <c r="O151"/>
       <c r="P151" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="Q151"/>
       <c r="R151"/>
       <c r="S151"/>
       <c r="T151"/>
       <c r="U151" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C152" t="s">
         <v>25</v>
       </c>
       <c r="D152" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="E152" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F152" t="s">
         <v>64</v>
       </c>
       <c r="G152" t="s">
         <v>29</v>
       </c>
       <c r="H152" t="s">
         <v>45</v>
       </c>
       <c r="I152" t="s">
         <v>31</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L152" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M152"/>
       <c r="N152">
         <v>0</v>
       </c>
       <c r="O152"/>
       <c r="P152" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="Q152"/>
       <c r="R152"/>
       <c r="S152"/>
       <c r="T152"/>
       <c r="U152" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V152"/>
       <c r="W152"/>
       <c r="X152"/>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="C153" t="s">
         <v>25</v>
       </c>
       <c r="D153" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E153" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F153" t="s">
         <v>64</v>
       </c>
       <c r="G153" t="s">
         <v>29</v>
       </c>
       <c r="H153" t="s">
         <v>45</v>
       </c>
       <c r="I153" t="s">
         <v>31</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L153" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M153"/>
       <c r="N153">
         <v>0</v>
       </c>
       <c r="O153"/>
       <c r="P153" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153"/>
       <c r="T153"/>
       <c r="U153" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C154" t="s">
         <v>25</v>
       </c>
       <c r="D154" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E154" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F154" t="s">
         <v>64</v>
       </c>
       <c r="G154" t="s">
         <v>29</v>
       </c>
       <c r="H154" t="s">
         <v>65</v>
       </c>
       <c r="I154" t="s">
         <v>31</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L154" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M154"/>
       <c r="N154">
         <v>0</v>
       </c>
       <c r="O154"/>
       <c r="P154" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="C155" t="s">
         <v>25</v>
       </c>
       <c r="D155" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="E155" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F155" t="s">
         <v>64</v>
       </c>
       <c r="G155" t="s">
         <v>29</v>
       </c>
       <c r="H155" t="s">
         <v>65</v>
       </c>
       <c r="I155" t="s">
         <v>31</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L155" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M155"/>
       <c r="N155">
         <v>0</v>
       </c>
       <c r="O155"/>
       <c r="P155" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="Q155"/>
       <c r="R155"/>
       <c r="S155"/>
       <c r="T155"/>
       <c r="U155" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C156" t="s">
         <v>25</v>
       </c>
       <c r="D156" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="E156" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F156" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G156" t="s">
         <v>29</v>
       </c>
       <c r="H156" t="s">
         <v>65</v>
       </c>
       <c r="I156" t="s">
         <v>31</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L156" t="s">
         <v>108</v>
       </c>
       <c r="M156"/>
       <c r="N156">
         <v>0</v>
       </c>
       <c r="O156">
         <v>0</v>
       </c>
       <c r="P156" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="Q156"/>
       <c r="R156"/>
       <c r="S156"/>
       <c r="T156"/>
       <c r="U156" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V156"/>
       <c r="W156"/>
       <c r="X156"/>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="C157" t="s">
         <v>25</v>
       </c>
       <c r="D157" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="E157" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F157" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G157" t="s">
         <v>29</v>
       </c>
       <c r="H157" t="s">
         <v>65</v>
       </c>
       <c r="I157" t="s">
         <v>31</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L157" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M157"/>
       <c r="N157">
         <v>0</v>
       </c>
       <c r="O157"/>
       <c r="P157" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="Q157"/>
       <c r="R157"/>
       <c r="S157"/>
       <c r="T157"/>
       <c r="U157" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V157"/>
       <c r="W157"/>
       <c r="X157"/>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="C158" t="s">
         <v>25</v>
       </c>
       <c r="D158" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="E158" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F158" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G158" t="s">
         <v>29</v>
       </c>
       <c r="H158" t="s">
         <v>65</v>
       </c>
       <c r="I158" t="s">
         <v>31</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L158" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M158"/>
       <c r="N158">
         <v>0</v>
       </c>
       <c r="O158"/>
       <c r="P158" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="Q158"/>
       <c r="R158"/>
       <c r="S158"/>
       <c r="T158"/>
       <c r="U158" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="C159" t="s">
         <v>25</v>
       </c>
       <c r="D159" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="E159" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F159" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G159" t="s">
         <v>29</v>
       </c>
       <c r="H159" t="s">
         <v>65</v>
       </c>
       <c r="I159" t="s">
         <v>31</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L159" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M159"/>
       <c r="N159">
         <v>0</v>
       </c>
       <c r="O159"/>
       <c r="P159" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="Q159"/>
       <c r="R159"/>
       <c r="S159"/>
       <c r="T159"/>
       <c r="U159" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V159"/>
       <c r="W159"/>
       <c r="X159"/>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C160" t="s">
         <v>25</v>
       </c>
       <c r="D160" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E160" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F160" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G160" t="s">
         <v>29</v>
       </c>
       <c r="H160" t="s">
         <v>45</v>
       </c>
       <c r="I160" t="s">
         <v>31</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L160" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M160"/>
       <c r="N160">
         <v>0</v>
       </c>
       <c r="O160"/>
       <c r="P160">
         <v>3062728610</v>
       </c>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="C161" t="s">
         <v>25</v>
       </c>
       <c r="D161" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E161" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F161" t="s">
         <v>64</v>
       </c>
       <c r="G161" t="s">
         <v>29</v>
       </c>
       <c r="H161" t="s">
         <v>45</v>
       </c>
       <c r="I161" t="s">
         <v>31</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L161" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M161"/>
       <c r="N161">
         <v>0</v>
       </c>
       <c r="O161"/>
       <c r="P161" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="Q161"/>
       <c r="R161"/>
       <c r="S161"/>
       <c r="T161"/>
       <c r="U161" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V161"/>
       <c r="W161"/>
       <c r="X161"/>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C162" t="s">
         <v>25</v>
       </c>
       <c r="D162" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="E162" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F162" t="s">
         <v>64</v>
       </c>
       <c r="G162" t="s">
         <v>29</v>
       </c>
       <c r="H162" t="s">
         <v>31</v>
       </c>
       <c r="I162" t="s">
         <v>31</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L162" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M162"/>
       <c r="N162">
         <v>0</v>
       </c>
       <c r="O162"/>
       <c r="P162" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="Q162"/>
       <c r="R162"/>
       <c r="S162"/>
       <c r="T162"/>
       <c r="U162" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V162"/>
       <c r="W162"/>
       <c r="X162"/>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="C163" t="s">
         <v>25</v>
       </c>
       <c r="D163" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E163" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F163" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G163" t="s">
         <v>29</v>
       </c>
       <c r="H163" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="I163" t="s">
         <v>31</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="L163" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="M163" t="s">
         <v>34</v>
       </c>
       <c r="N163">
         <v>2</v>
       </c>
       <c r="O163">
         <v>2</v>
       </c>
       <c r="P163" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="Q163" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="R163">
         <v>3513100107620111</v>
       </c>
       <c r="S163" t="s">
         <v>121</v>
       </c>
       <c r="T163" t="s">
+        <v>1143</v>
+      </c>
+      <c r="U163" t="s">
+        <v>1144</v>
+      </c>
+      <c r="V163" t="s">
+        <v>1145</v>
+      </c>
+      <c r="W163" t="s">
         <v>1142</v>
-      </c>
-[...7 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="X163" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="C164" t="s">
         <v>25</v>
       </c>
       <c r="D164" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E164" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F164" t="s">
         <v>64</v>
       </c>
       <c r="G164" t="s">
         <v>29</v>
       </c>
       <c r="H164" t="s">
         <v>31</v>
       </c>
       <c r="I164" t="s">
         <v>31</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L164" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M164"/>
       <c r="N164">
         <v>0</v>
       </c>
       <c r="O164"/>
       <c r="P164" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
       <c r="U164" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V164"/>
       <c r="W164"/>
       <c r="X164"/>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C165" t="s">
         <v>25</v>
       </c>
       <c r="D165" t="s">
         <v>116</v>
       </c>
       <c r="E165" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F165" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G165" t="s">
         <v>29</v>
       </c>
       <c r="H165" t="s">
         <v>45</v>
       </c>
       <c r="I165" t="s">
         <v>31</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L165" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M165"/>
       <c r="N165">
         <v>0</v>
       </c>
       <c r="O165"/>
       <c r="P165" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="Q165"/>
       <c r="R165"/>
       <c r="S165"/>
       <c r="T165"/>
       <c r="U165" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V165"/>
       <c r="W165"/>
       <c r="X165"/>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C166" t="s">
         <v>25</v>
       </c>
       <c r="D166" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="E166" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F166" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G166" t="s">
         <v>29</v>
       </c>
       <c r="H166" t="s">
         <v>65</v>
       </c>
       <c r="I166" t="s">
         <v>31</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L166" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M166"/>
       <c r="N166">
         <v>0</v>
       </c>
       <c r="O166"/>
       <c r="P166" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="Q166"/>
       <c r="R166"/>
       <c r="S166"/>
       <c r="T166"/>
       <c r="U166" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="C167" t="s">
         <v>25</v>
       </c>
       <c r="D167" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E167" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F167" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G167" t="s">
         <v>29</v>
       </c>
       <c r="H167" t="s">
         <v>65</v>
       </c>
       <c r="I167" t="s">
         <v>31</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="L167" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="M167" t="s">
         <v>34</v>
       </c>
       <c r="N167">
         <v>1</v>
       </c>
       <c r="O167">
         <v>0</v>
       </c>
       <c r="P167" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="Q167" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="R167"/>
       <c r="S167"/>
       <c r="T167" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="U167" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V167"/>
       <c r="W167"/>
       <c r="X167"/>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C168" t="s">
         <v>25</v>
       </c>
       <c r="D168" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="E168" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F168" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G168" t="s">
         <v>29</v>
       </c>
       <c r="H168" t="s">
         <v>65</v>
       </c>
       <c r="I168" t="s">
         <v>31</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L168" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M168"/>
       <c r="N168">
         <v>0</v>
       </c>
       <c r="O168"/>
       <c r="P168" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168"/>
       <c r="T168"/>
       <c r="U168" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C169" t="s">
         <v>25</v>
       </c>
       <c r="D169" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E169" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F169" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G169" t="s">
         <v>29</v>
       </c>
       <c r="H169" t="s">
         <v>45</v>
       </c>
       <c r="I169" t="s">
         <v>31</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L169" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M169"/>
       <c r="N169">
         <v>0</v>
       </c>
       <c r="O169"/>
       <c r="P169" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169"/>
       <c r="T169"/>
       <c r="U169" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V169"/>
       <c r="W169"/>
       <c r="X169"/>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C170" t="s">
         <v>25</v>
       </c>
       <c r="D170" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="E170" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F170" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G170" t="s">
         <v>29</v>
       </c>
       <c r="H170" t="s">
         <v>65</v>
       </c>
       <c r="I170" t="s">
         <v>31</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L170" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M170"/>
       <c r="N170">
         <v>0</v>
       </c>
       <c r="O170"/>
       <c r="P170" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="Q170"/>
       <c r="R170"/>
       <c r="S170"/>
       <c r="T170"/>
       <c r="U170" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C171" t="s">
         <v>25</v>
       </c>
       <c r="D171" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E171" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F171" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G171" t="s">
         <v>29</v>
       </c>
       <c r="H171" t="s">
         <v>45</v>
       </c>
       <c r="I171" t="s">
         <v>31</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L171" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M171"/>
       <c r="N171">
         <v>0</v>
       </c>
       <c r="O171"/>
       <c r="P171" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="Q171"/>
       <c r="R171"/>
       <c r="S171"/>
       <c r="T171"/>
       <c r="U171" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V171"/>
       <c r="W171"/>
       <c r="X171"/>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C172" t="s">
         <v>25</v>
       </c>
       <c r="D172" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="E172" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F172" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G172" t="s">
         <v>29</v>
       </c>
       <c r="H172" t="s">
         <v>65</v>
       </c>
       <c r="I172" t="s">
         <v>31</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L172" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M172"/>
       <c r="N172">
         <v>0</v>
       </c>
       <c r="O172"/>
       <c r="P172" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C173" t="s">
         <v>25</v>
       </c>
       <c r="D173" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="E173" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F173" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G173" t="s">
         <v>29</v>
       </c>
       <c r="H173" t="s">
         <v>65</v>
       </c>
       <c r="I173" t="s">
         <v>31</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L173" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M173"/>
       <c r="N173">
         <v>0</v>
       </c>
       <c r="O173"/>
       <c r="P173" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173"/>
       <c r="T173"/>
       <c r="U173" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173"/>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C174" t="s">
         <v>25</v>
       </c>
       <c r="D174" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="E174" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F174" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G174" t="s">
         <v>29</v>
       </c>
       <c r="H174" t="s">
         <v>45</v>
       </c>
       <c r="I174" t="s">
         <v>31</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L174" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M174"/>
       <c r="N174">
         <v>0</v>
       </c>
       <c r="O174"/>
       <c r="P174" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174"/>
       <c r="T174"/>
       <c r="U174" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="C175" t="s">
         <v>25</v>
       </c>
       <c r="D175" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="E175" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F175" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G175" t="s">
         <v>29</v>
       </c>
       <c r="H175" t="s">
         <v>45</v>
       </c>
       <c r="I175" t="s">
         <v>31</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L175" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M175"/>
       <c r="N175">
         <v>0</v>
       </c>
       <c r="O175"/>
       <c r="P175" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C176" t="s">
         <v>25</v>
       </c>
       <c r="D176" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="E176" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F176" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G176" t="s">
         <v>29</v>
       </c>
       <c r="H176" t="s">
         <v>45</v>
       </c>
       <c r="I176" t="s">
         <v>31</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L176" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M176"/>
       <c r="N176">
         <v>0</v>
       </c>
       <c r="O176"/>
       <c r="P176" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="Q176"/>
       <c r="R176"/>
       <c r="S176"/>
       <c r="T176"/>
       <c r="U176" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176"/>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C177" t="s">
         <v>25</v>
       </c>
       <c r="D177" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="E177" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F177" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G177" t="s">
         <v>29</v>
       </c>
       <c r="H177" t="s">
         <v>45</v>
       </c>
       <c r="I177" t="s">
         <v>31</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L177" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M177"/>
       <c r="N177">
         <v>0</v>
       </c>
       <c r="O177"/>
       <c r="P177" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177"/>
       <c r="T177"/>
       <c r="U177" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C178" t="s">
         <v>25</v>
       </c>
       <c r="D178" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E178" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F178" t="s">
         <v>64</v>
       </c>
       <c r="G178" t="s">
         <v>29</v>
       </c>
       <c r="H178" t="s">
         <v>65</v>
       </c>
       <c r="I178" t="s">
         <v>31</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>56</v>
       </c>
       <c r="L178" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="M178" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N178">
         <v>2</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="P178" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="Q178" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="R178">
         <v>3513100107680195</v>
       </c>
       <c r="S178" t="s">
         <v>77</v>
       </c>
       <c r="T178" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="U178" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="V178" t="s">
         <v>77</v>
       </c>
       <c r="W178"/>
       <c r="X178"/>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C179" t="s">
         <v>25</v>
       </c>
       <c r="D179" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="E179" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F179" t="s">
         <v>64</v>
       </c>
       <c r="G179" t="s">
         <v>29</v>
       </c>
       <c r="H179" t="s">
         <v>45</v>
       </c>
       <c r="I179" t="s">
         <v>31</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L179" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M179"/>
       <c r="N179">
         <v>0</v>
       </c>
       <c r="O179"/>
       <c r="P179" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="Q179"/>
       <c r="R179"/>
       <c r="S179"/>
       <c r="T179"/>
       <c r="U179" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="C180" t="s">
         <v>25</v>
       </c>
       <c r="D180" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="E180" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F180" t="s">
         <v>64</v>
       </c>
       <c r="G180" t="s">
         <v>29</v>
       </c>
       <c r="H180" t="s">
         <v>45</v>
       </c>
       <c r="I180" t="s">
         <v>31</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L180" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M180"/>
       <c r="N180">
         <v>0</v>
       </c>
       <c r="O180"/>
       <c r="P180" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180"/>
       <c r="T180"/>
       <c r="U180" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C181" t="s">
         <v>25</v>
       </c>
       <c r="D181" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E181" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F181" t="s">
-        <v>186</v>
+        <v>558</v>
       </c>
       <c r="G181" t="s">
         <v>29</v>
       </c>
       <c r="H181" t="s">
         <v>45</v>
       </c>
       <c r="I181" t="s">
         <v>31</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L181" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M181"/>
       <c r="N181">
         <v>0</v>
       </c>
       <c r="O181"/>
       <c r="P181" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="Q181"/>
       <c r="R181"/>
       <c r="S181"/>
       <c r="T181"/>
       <c r="U181" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C182" t="s">
         <v>25</v>
       </c>
       <c r="D182" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="E182" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F182" t="s">
         <v>64</v>
       </c>
       <c r="G182" t="s">
         <v>29</v>
       </c>
       <c r="H182" t="s">
         <v>45</v>
       </c>
       <c r="I182" t="s">
         <v>31</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L182" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M182"/>
       <c r="N182">
         <v>0</v>
       </c>
       <c r="O182"/>
       <c r="P182" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="Q182"/>
       <c r="R182"/>
       <c r="S182"/>
       <c r="T182"/>
       <c r="U182" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C183" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D183" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="E183" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F183" t="s">
         <v>64</v>
       </c>
       <c r="G183" t="s">
         <v>29</v>
       </c>
       <c r="H183" t="s">
         <v>65</v>
       </c>
       <c r="I183" t="s">
         <v>31</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="L183" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M183"/>
       <c r="N183">
         <v>0</v>
       </c>
       <c r="O183">
         <v>0</v>
       </c>
       <c r="P183">
         <v>3151516561</v>
       </c>
       <c r="Q183" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="R183">
         <v>3513101103750001</v>
       </c>
       <c r="S183" t="s">
         <v>77</v>
       </c>
       <c r="T183" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="U183" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="V183" t="s">
         <v>77</v>
       </c>
       <c r="W183" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="X183" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="C184" t="s">
         <v>25</v>
       </c>
       <c r="D184" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="E184" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F184" t="s">
         <v>28</v>
       </c>
       <c r="G184" t="s">
         <v>29</v>
       </c>
       <c r="H184" t="s">
         <v>45</v>
       </c>
       <c r="I184" t="s">
         <v>31</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L184" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M184"/>
       <c r="N184">
         <v>0</v>
       </c>
       <c r="O184"/>
       <c r="P184" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="Q184"/>
       <c r="R184"/>
       <c r="S184"/>
       <c r="T184"/>
       <c r="U184" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V184"/>
       <c r="W184"/>
       <c r="X184"/>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C185" t="s">
         <v>25</v>
       </c>
       <c r="D185" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="E185" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F185" t="s">
         <v>28</v>
       </c>
       <c r="G185" t="s">
         <v>29</v>
       </c>
       <c r="H185" t="s">
         <v>31</v>
       </c>
       <c r="I185" t="s">
         <v>31</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L185" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M185"/>
       <c r="N185">
         <v>0</v>
       </c>
       <c r="O185"/>
       <c r="P185" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="Q185"/>
       <c r="R185"/>
       <c r="S185"/>
       <c r="T185"/>
       <c r="U185" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V185"/>
       <c r="W185"/>
       <c r="X185"/>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C186" t="s">
         <v>25</v>
       </c>
       <c r="D186" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="E186" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F186" t="s">
         <v>64</v>
       </c>
       <c r="G186" t="s">
         <v>29</v>
       </c>
       <c r="H186" t="s">
         <v>65</v>
       </c>
       <c r="I186"/>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L186" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M186"/>
       <c r="N186">
         <v>0</v>
       </c>
       <c r="O186"/>
       <c r="P186" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="Q186"/>
       <c r="R186"/>
       <c r="S186"/>
       <c r="T186"/>
       <c r="U186" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V186"/>
       <c r="W186"/>
       <c r="X186"/>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C187" t="s">
         <v>25</v>
       </c>
       <c r="D187" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="E187" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
       <c r="G187" t="s">
         <v>29</v>
       </c>
       <c r="H187" t="s">
         <v>45</v>
       </c>
       <c r="I187" t="s">
         <v>31</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L187" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M187"/>
       <c r="N187">
         <v>0</v>
       </c>
       <c r="O187"/>
       <c r="P187" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="Q187"/>
       <c r="R187"/>
       <c r="S187"/>
       <c r="T187"/>
       <c r="U187" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V187"/>
       <c r="W187"/>
       <c r="X187"/>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C188" t="s">
         <v>25</v>
       </c>
       <c r="D188" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="E188" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F188" t="s">
         <v>64</v>
       </c>
       <c r="G188" t="s">
         <v>29</v>
       </c>
       <c r="H188" t="s">
         <v>65</v>
       </c>
       <c r="I188" t="s">
         <v>31</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L188" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M188"/>
       <c r="N188">
         <v>0</v>
       </c>
       <c r="O188"/>
       <c r="P188" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="Q188"/>
       <c r="R188"/>
       <c r="S188"/>
       <c r="T188"/>
       <c r="U188" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V188"/>
       <c r="W188"/>
       <c r="X188"/>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C189" t="s">
         <v>25</v>
       </c>
       <c r="D189" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="E189" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F189" t="s">
         <v>64</v>
       </c>
       <c r="G189" t="s">
         <v>29</v>
       </c>
       <c r="H189" t="s">
         <v>45</v>
       </c>
       <c r="I189" t="s">
         <v>31</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L189" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M189"/>
       <c r="N189">
         <v>0</v>
       </c>
       <c r="O189"/>
       <c r="P189" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="Q189"/>
       <c r="R189"/>
       <c r="S189"/>
       <c r="T189"/>
       <c r="U189" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V189"/>
       <c r="W189"/>
       <c r="X189"/>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C190" t="s">
         <v>25</v>
       </c>
       <c r="D190" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E190" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
       <c r="G190" t="s">
         <v>29</v>
       </c>
       <c r="H190" t="s">
         <v>65</v>
       </c>
       <c r="I190" t="s">
         <v>31</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L190" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M190"/>
       <c r="N190">
         <v>0</v>
       </c>
       <c r="O190"/>
       <c r="P190" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="Q190"/>
       <c r="R190"/>
       <c r="S190"/>
       <c r="T190"/>
       <c r="U190" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V190"/>
       <c r="W190"/>
       <c r="X190"/>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C191" t="s">
         <v>25</v>
       </c>
       <c r="D191" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="E191" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F191" t="s">
         <v>64</v>
       </c>
       <c r="G191" t="s">
         <v>29</v>
       </c>
       <c r="H191" t="s">
         <v>45</v>
       </c>
       <c r="I191" t="s">
         <v>31</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L191" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M191"/>
       <c r="N191">
         <v>0</v>
       </c>
       <c r="O191"/>
       <c r="P191" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="Q191"/>
       <c r="R191"/>
       <c r="S191"/>
       <c r="T191"/>
       <c r="U191" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V191"/>
       <c r="W191"/>
       <c r="X191"/>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C192" t="s">
         <v>25</v>
       </c>
       <c r="D192" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="E192" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192" t="s">
         <v>29</v>
       </c>
       <c r="H192" t="s">
         <v>45</v>
       </c>
       <c r="I192" t="s">
         <v>31</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="L192" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="M192" t="s">
         <v>34</v>
       </c>
       <c r="N192">
         <v>2</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="P192">
         <v>3176175528</v>
       </c>
       <c r="Q192" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="R192">
         <v>5171022311890002</v>
       </c>
       <c r="S192" t="s">
         <v>49</v>
       </c>
       <c r="T192" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="U192" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="V192" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W192" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="X192" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
       <c r="D193" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="E193" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F193" t="s">
         <v>64</v>
       </c>
       <c r="G193" t="s">
         <v>29</v>
       </c>
       <c r="H193" t="s">
         <v>65</v>
       </c>
       <c r="I193" t="s">
         <v>31</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="L193" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="M193" t="s">
         <v>34</v>
       </c>
       <c r="N193">
         <v>2</v>
       </c>
       <c r="O193"/>
       <c r="P193">
         <v>3182031595</v>
       </c>
       <c r="Q193" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="R193">
         <v>3513100605830001</v>
       </c>
       <c r="S193" t="s">
         <v>77</v>
       </c>
       <c r="T193" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="U193" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="V193" t="s">
         <v>77</v>
       </c>
       <c r="W193" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="X193" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C194" t="s">
         <v>25</v>
       </c>
       <c r="D194" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="E194" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F194" t="s">
         <v>64</v>
       </c>
       <c r="G194" t="s">
         <v>29</v>
       </c>
       <c r="H194" t="s">
         <v>65</v>
       </c>
       <c r="I194" t="s">
         <v>31</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="L194" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="M194" t="s">
         <v>34</v>
       </c>
       <c r="N194">
         <v>1</v>
       </c>
       <c r="O194"/>
       <c r="P194">
         <v>3187429278</v>
       </c>
       <c r="Q194" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="R194">
         <v>3513111905880003</v>
       </c>
       <c r="S194" t="s">
         <v>394</v>
       </c>
       <c r="T194" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="U194" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="V194" t="s">
         <v>156</v>
       </c>
       <c r="W194" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="X194" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
       <c r="D195" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="E195" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F195" t="s">
         <v>64</v>
       </c>
       <c r="G195" t="s">
         <v>29</v>
       </c>
       <c r="H195" t="s">
         <v>45</v>
       </c>
       <c r="I195" t="s">
         <v>31</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="L195" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="M195" t="s">
         <v>34</v>
       </c>
       <c r="N195">
         <v>2</v>
       </c>
       <c r="O195"/>
       <c r="P195">
         <v>3183701498</v>
       </c>
       <c r="Q195" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="R195">
         <v>3513100508850002</v>
       </c>
       <c r="S195" t="s">
         <v>394</v>
       </c>
       <c r="T195" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="U195" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="V195" t="s">
         <v>156</v>
       </c>
       <c r="W195" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="X195" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="C196" t="s">
         <v>25</v>
       </c>
       <c r="D196" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E196" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F196" t="s">
         <v>64</v>
       </c>
       <c r="G196" t="s">
         <v>29</v>
       </c>
       <c r="H196" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I196" t="s">
         <v>169</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="L196" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="M196" t="s">
         <v>34</v>
       </c>
       <c r="N196">
         <v>1</v>
       </c>
       <c r="O196"/>
       <c r="P196">
         <v>3187095462</v>
       </c>
       <c r="Q196" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R196">
         <v>3513130805930001</v>
       </c>
       <c r="S196" t="s">
         <v>163</v>
       </c>
       <c r="T196" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="U196" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="V196" t="s">
         <v>156</v>
       </c>
       <c r="W196" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="X196" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C197" t="s">
         <v>25</v>
       </c>
       <c r="D197" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="E197" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F197" t="s">
         <v>64</v>
       </c>
       <c r="G197" t="s">
         <v>29</v>
       </c>
       <c r="H197" t="s">
         <v>45</v>
       </c>
       <c r="I197" t="s">
         <v>31</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="L197" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="M197" t="s">
         <v>34</v>
       </c>
       <c r="N197">
         <v>1</v>
       </c>
       <c r="O197"/>
       <c r="P197">
         <v>3186188129</v>
       </c>
       <c r="Q197" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="R197">
         <v>3513101002950006</v>
       </c>
       <c r="S197" t="s">
         <v>394</v>
       </c>
       <c r="T197" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="U197" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="V197" t="s">
         <v>52</v>
       </c>
       <c r="W197" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="X197" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C198" t="s">
         <v>25</v>
       </c>
       <c r="D198" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="E198" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F198" t="s">
         <v>64</v>
       </c>
       <c r="G198" t="s">
         <v>29</v>
       </c>
       <c r="H198" t="s">
         <v>45</v>
       </c>
       <c r="I198" t="s">
         <v>31</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="L198" t="s">
         <v>545</v>
       </c>
       <c r="M198" t="s">
         <v>34</v>
       </c>
       <c r="N198">
         <v>2</v>
       </c>
       <c r="O198"/>
       <c r="P198">
         <v>3191012797</v>
       </c>
       <c r="Q198" t="s">
         <v>546</v>
       </c>
       <c r="R198">
         <v>3513102008820001</v>
       </c>
       <c r="S198" t="s">
         <v>163</v>
       </c>
       <c r="T198" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U198" t="s">
         <v>547</v>
       </c>
       <c r="V198" t="s">
         <v>156</v>
       </c>
       <c r="W198" t="s">
         <v>546</v>
       </c>
       <c r="X198" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C199" t="s">
         <v>25</v>
       </c>
       <c r="D199" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="E199" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F199" t="s">
         <v>64</v>
       </c>
       <c r="G199" t="s">
         <v>29</v>
       </c>
       <c r="H199" t="s">
         <v>65</v>
       </c>
       <c r="I199" t="s">
         <v>31</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="L199" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="M199" t="s">
         <v>34</v>
       </c>
       <c r="N199">
         <v>1</v>
       </c>
       <c r="O199"/>
       <c r="P199">
         <v>3187315170</v>
       </c>
       <c r="Q199" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="R199">
         <v>3513122511910001</v>
       </c>
       <c r="S199" t="s">
         <v>163</v>
       </c>
       <c r="T199" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="U199" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="V199" t="s">
         <v>163</v>
       </c>
       <c r="W199" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="X199" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C200" t="s">
         <v>25</v>
       </c>
       <c r="D200" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="E200" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F200" t="s">
         <v>28</v>
       </c>
       <c r="G200" t="s">
         <v>29</v>
       </c>
       <c r="H200" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I200" t="s">
         <v>31</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="L200" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="M200" t="s">
         <v>34</v>
       </c>
       <c r="N200">
         <v>1</v>
       </c>
       <c r="O200"/>
       <c r="P200">
         <v>3182885759</v>
       </c>
       <c r="Q200" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="R200">
         <v>3513102309890002</v>
       </c>
       <c r="S200" t="s">
         <v>163</v>
       </c>
       <c r="T200" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="U200" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="V200" t="s">
         <v>156</v>
       </c>
       <c r="W200" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="X200" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C201" t="s">
         <v>25</v>
       </c>
       <c r="D201" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="E201" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="F201" t="s">
         <v>28</v>
       </c>
       <c r="G201" t="s">
         <v>29</v>
       </c>
       <c r="H201" t="s">
         <v>65</v>
       </c>
       <c r="I201" t="s">
         <v>31</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="L201" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="M201" t="s">
         <v>34</v>
       </c>
       <c r="N201">
         <v>1</v>
       </c>
       <c r="O201"/>
       <c r="P201">
         <v>3180483860</v>
       </c>
       <c r="Q201" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="R201">
         <v>3513130405850001</v>
       </c>
       <c r="S201" t="s">
         <v>163</v>
       </c>
       <c r="T201" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="U201" t="s">
         <v>76</v>
       </c>
       <c r="V201" t="s">
         <v>156</v>
       </c>
       <c r="W201" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="X201" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="C202" t="s">
         <v>25</v>
       </c>
       <c r="D202" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="E202" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F202" t="s">
         <v>28</v>
       </c>
       <c r="G202" t="s">
         <v>29</v>
       </c>
       <c r="H202" t="s">
         <v>45</v>
       </c>
       <c r="I202" t="s">
         <v>31</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="L202" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="M202" t="s">
         <v>34</v>
       </c>
       <c r="N202">
         <v>1</v>
       </c>
       <c r="O202"/>
       <c r="P202">
         <v>3196659876</v>
       </c>
       <c r="Q202" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="R202">
         <v>3513120107890002</v>
       </c>
       <c r="S202" t="s">
         <v>411</v>
       </c>
       <c r="T202" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="U202" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="V202" t="s">
         <v>156</v>
       </c>
       <c r="W202" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="X202" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C203" t="s">
         <v>25</v>
       </c>
       <c r="D203" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="E203" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F203" t="s">
         <v>28</v>
       </c>
       <c r="G203" t="s">
         <v>29</v>
       </c>
       <c r="H203" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="I203" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="L203" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="M203" t="s">
         <v>34</v>
       </c>
       <c r="N203">
         <v>1</v>
       </c>
       <c r="O203"/>
       <c r="P203">
         <v>3182407442</v>
       </c>
       <c r="Q203" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="R203">
         <v>3513091502940003</v>
       </c>
       <c r="S203" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T203" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="U203" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="V203" t="s">
         <v>156</v>
       </c>
       <c r="W203" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="X203" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C204" t="s">
         <v>25</v>
       </c>
       <c r="D204" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E204" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F204" t="s">
         <v>28</v>
       </c>
       <c r="G204" t="s">
         <v>29</v>
       </c>
       <c r="H204" t="s">
         <v>31</v>
       </c>
       <c r="I204" t="s">
         <v>31</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="L204" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="M204" t="s">
         <v>34</v>
       </c>
       <c r="N204">
         <v>2</v>
       </c>
       <c r="O204"/>
       <c r="P204">
         <v>3185367248</v>
       </c>
       <c r="Q204" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="R204">
         <v>3513101602820001</v>
       </c>
       <c r="S204" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="T204" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="U204" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="V204" t="s">
         <v>113</v>
       </c>
       <c r="W204" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="X204" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="C205" t="s">
         <v>25</v>
       </c>
       <c r="D205" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="E205" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205" t="s">
         <v>29</v>
       </c>
       <c r="H205" t="s">
         <v>65</v>
       </c>
       <c r="I205" t="s">
         <v>31</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="L205" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="M205" t="s">
         <v>34</v>
       </c>
       <c r="N205">
         <v>2</v>
       </c>
       <c r="O205"/>
       <c r="P205">
         <v>3188725803</v>
       </c>
       <c r="Q205" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="R205">
         <v>3513121707750007</v>
       </c>
       <c r="S205" t="s">
         <v>163</v>
       </c>
       <c r="T205" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="U205" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="V205" t="s">
         <v>156</v>
       </c>
       <c r="W205" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="X205" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C206" t="s">
         <v>25</v>
       </c>
       <c r="D206" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="E206" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206" t="s">
         <v>29</v>
       </c>
       <c r="H206" t="s">
         <v>45</v>
       </c>
       <c r="I206" t="s">
         <v>31</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="L206" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="M206" t="s">
         <v>34</v>
       </c>
       <c r="N206">
         <v>2</v>
       </c>
       <c r="O206"/>
       <c r="P206">
         <v>3188153319</v>
       </c>
       <c r="Q206" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="R206">
         <v>3513131511860003</v>
       </c>
       <c r="S206" t="s">
         <v>163</v>
       </c>
       <c r="T206" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="U206" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="V206" t="s">
         <v>156</v>
       </c>
       <c r="W206" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="X206" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C207" t="s">
         <v>25</v>
       </c>
       <c r="D207" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="E207" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F207" t="s">
         <v>64</v>
       </c>
       <c r="G207" t="s">
         <v>29</v>
       </c>
       <c r="H207" t="s">
         <v>45</v>
       </c>
       <c r="I207" t="s">
         <v>31</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="L207" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="M207" t="s">
         <v>34</v>
       </c>
       <c r="N207">
         <v>1</v>
       </c>
       <c r="O207"/>
       <c r="P207">
         <v>3189856832</v>
       </c>
       <c r="Q207" t="s">
         <v>37</v>
       </c>
       <c r="R207" t="s">
         <v>37</v>
       </c>
       <c r="S207" t="s">
         <v>37</v>
       </c>
       <c r="T207" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="U207" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="V207" t="s">
         <v>77</v>
       </c>
       <c r="W207" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="X207" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C208" t="s">
         <v>25</v>
       </c>
       <c r="D208" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="E208" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F208" t="s">
         <v>64</v>
       </c>
       <c r="G208" t="s">
         <v>29</v>
       </c>
       <c r="H208" t="s">
         <v>65</v>
       </c>
       <c r="I208" t="s">
         <v>31</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="L208" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="M208" t="s">
         <v>34</v>
       </c>
       <c r="N208">
         <v>1</v>
       </c>
       <c r="O208"/>
       <c r="P208">
         <v>3189091369</v>
       </c>
       <c r="Q208" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="R208" t="s">
         <v>37</v>
       </c>
       <c r="S208" t="s">
         <v>37</v>
       </c>
       <c r="T208" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="U208" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="V208" t="s">
         <v>163</v>
       </c>
       <c r="W208" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="X208" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="C209" t="s">
         <v>25</v>
       </c>
       <c r="D209" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="E209" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F209" t="s">
         <v>64</v>
       </c>
       <c r="G209" t="s">
         <v>29</v>
       </c>
       <c r="H209" t="s">
         <v>65</v>
       </c>
       <c r="I209" t="s">
         <v>31</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="L209" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="M209" t="s">
         <v>34</v>
       </c>
       <c r="N209">
         <v>1</v>
       </c>
       <c r="O209"/>
       <c r="P209">
         <v>3189618756</v>
       </c>
       <c r="Q209" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="R209">
         <v>3513100904840002</v>
       </c>
       <c r="S209" t="s">
         <v>163</v>
       </c>
       <c r="T209" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="U209" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="V209" t="s">
         <v>156</v>
       </c>
       <c r="W209" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="X209" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="C210" t="s">
         <v>25</v>
       </c>
       <c r="D210" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="E210" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F210" t="s">
         <v>64</v>
       </c>
       <c r="G210" t="s">
         <v>29</v>
       </c>
       <c r="H210" t="s">
         <v>65</v>
       </c>
       <c r="I210" t="s">
         <v>31</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="L210" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M210" t="s">
         <v>34</v>
       </c>
       <c r="N210">
         <v>2</v>
       </c>
       <c r="O210"/>
       <c r="P210">
         <v>3182868951</v>
       </c>
       <c r="Q210" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="R210">
         <v>3513101308820002</v>
       </c>
       <c r="S210" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T210" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="U210" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="V210" t="s">
         <v>156</v>
       </c>
       <c r="W210" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="X210" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C211" t="s">
         <v>25</v>
       </c>
       <c r="D211" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="E211" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F211" t="s">
         <v>64</v>
       </c>
       <c r="G211" t="s">
         <v>29</v>
       </c>
       <c r="H211" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I211" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="L211" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M211" t="s">
         <v>34</v>
       </c>
       <c r="N211">
         <v>2</v>
       </c>
       <c r="O211"/>
       <c r="P211">
         <v>3180144134</v>
       </c>
       <c r="Q211" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="R211">
         <v>3513121208870003</v>
       </c>
       <c r="S211" t="s">
         <v>113</v>
       </c>
       <c r="T211" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="U211" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="V211" t="s">
         <v>113</v>
       </c>
       <c r="W211" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="X211" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C212" t="s">
         <v>25</v>
       </c>
       <c r="D212" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="E212" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F212" t="s">
         <v>64</v>
       </c>
       <c r="G212" t="s">
         <v>29</v>
       </c>
       <c r="H212" t="s">
         <v>65</v>
       </c>
       <c r="I212" t="s">
         <v>31</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="L212" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M212" t="s">
         <v>34</v>
       </c>
       <c r="N212">
         <v>1</v>
       </c>
       <c r="O212"/>
       <c r="P212">
         <v>3182439750</v>
       </c>
       <c r="Q212" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="R212">
         <v>3513102601910002</v>
       </c>
       <c r="S212" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T212" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U212" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="V212" t="s">
         <v>156</v>
       </c>
       <c r="W212" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="X212" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="C213" t="s">
         <v>25</v>
       </c>
       <c r="D213" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="E213" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F213" t="s">
         <v>64</v>
       </c>
       <c r="G213" t="s">
         <v>29</v>
       </c>
       <c r="H213" t="s">
         <v>31</v>
       </c>
       <c r="I213" t="s">
         <v>31</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="L213" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="M213" t="s">
         <v>34</v>
       </c>
       <c r="N213">
         <v>1</v>
       </c>
       <c r="O213"/>
       <c r="P213">
         <v>3188510882</v>
       </c>
       <c r="Q213" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="R213">
         <v>3513122212910003</v>
       </c>
       <c r="S213" t="s">
         <v>411</v>
       </c>
       <c r="T213" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="U213" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="V213" t="s">
         <v>156</v>
       </c>
       <c r="W213" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="X213" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C214" t="s">
         <v>25</v>
       </c>
       <c r="D214" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="E214" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214" t="s">
         <v>29</v>
       </c>
       <c r="H214" t="s">
         <v>45</v>
       </c>
       <c r="I214" t="s">
         <v>31</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="L214" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="M214" t="s">
         <v>34</v>
       </c>
       <c r="N214">
         <v>1</v>
       </c>
       <c r="O214"/>
       <c r="P214">
         <v>3181566160</v>
       </c>
       <c r="Q214" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="R214">
         <v>3513121001940001</v>
       </c>
       <c r="S214" t="s">
         <v>163</v>
       </c>
       <c r="T214" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="U214" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="V214" t="s">
         <v>156</v>
       </c>
       <c r="W214" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="X214" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C215" t="s">
         <v>25</v>
       </c>
       <c r="D215" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="E215" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F215" t="s">
         <v>64</v>
       </c>
       <c r="G215" t="s">
         <v>29</v>
       </c>
       <c r="H215" t="s">
         <v>45</v>
       </c>
       <c r="I215" t="s">
         <v>31</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="L215" t="s">
         <v>467</v>
       </c>
       <c r="M215" t="s">
         <v>34</v>
       </c>
       <c r="N215">
         <v>3</v>
       </c>
       <c r="O215"/>
       <c r="P215">
         <v>3170146348</v>
       </c>
       <c r="Q215" t="s">
         <v>469</v>
       </c>
       <c r="R215">
         <v>3513102809770001</v>
       </c>
       <c r="S215" t="s">
         <v>394</v>
       </c>
       <c r="T215" t="s">
         <v>470</v>
       </c>
       <c r="U215" t="s">
         <v>471</v>
       </c>
       <c r="V215" t="s">
         <v>156</v>
       </c>
       <c r="W215" t="s">
         <v>469</v>
       </c>
       <c r="X215" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="C216" t="s">
         <v>25</v>
       </c>
       <c r="D216" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216"/>
       <c r="I216"/>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L216" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M216"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
       <c r="Q216"/>
       <c r="R216"/>
       <c r="S216"/>
       <c r="T216"/>
       <c r="U216" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216"/>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C217" t="s">
         <v>25</v>
       </c>
       <c r="D217" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E217" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217" t="s">
         <v>29</v>
       </c>
       <c r="H217" t="s">
         <v>65</v>
       </c>
       <c r="I217" t="s">
         <v>31</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="L217" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M217" t="s">
         <v>34</v>
       </c>
       <c r="N217">
         <v>2</v>
       </c>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="R217">
         <v>3513101812860002</v>
       </c>
       <c r="S217" t="s">
         <v>77</v>
       </c>
       <c r="T217" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="U217" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="V217" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="W217"/>
       <c r="X217"/>
     </row>
     <row r="218" spans="1:24">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C218" t="s">
         <v>25</v>
       </c>
       <c r="D218" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218"/>
       <c r="I218"/>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L218" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M218"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
       <c r="Q218"/>
       <c r="R218"/>
       <c r="S218"/>
       <c r="T218"/>
       <c r="U218" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V218"/>
       <c r="W218"/>
       <c r="X218"/>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C219" t="s">
         <v>25</v>
       </c>
       <c r="D219" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219"/>
       <c r="I219"/>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L219" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M219"/>
       <c r="N219"/>
       <c r="O219"/>
       <c r="P219"/>
       <c r="Q219"/>
       <c r="R219"/>
       <c r="S219"/>
       <c r="T219"/>
       <c r="U219" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219"/>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="C220" t="s">
         <v>25</v>
       </c>
       <c r="D220" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220"/>
       <c r="I220"/>
       <c r="J220"/>
       <c r="K220" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L220" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M220"/>
       <c r="N220"/>
       <c r="O220"/>
       <c r="P220"/>
       <c r="Q220"/>
       <c r="R220"/>
       <c r="S220"/>
       <c r="T220"/>
       <c r="U220" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220"/>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="C221" t="s">
         <v>25</v>
       </c>
       <c r="D221" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221"/>
       <c r="I221"/>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L221" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M221"/>
       <c r="N221"/>
       <c r="O221"/>
       <c r="P221"/>
       <c r="Q221"/>
       <c r="R221"/>
       <c r="S221"/>
       <c r="T221"/>
       <c r="U221" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221"/>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C222" t="s">
         <v>25</v>
       </c>
       <c r="D222" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222"/>
       <c r="I222"/>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L222" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M222"/>
       <c r="N222"/>
       <c r="O222"/>
       <c r="P222"/>
       <c r="Q222"/>
       <c r="R222"/>
       <c r="S222"/>
       <c r="T222"/>
       <c r="U222" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222"/>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C223" t="s">
         <v>25</v>
       </c>
       <c r="D223" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223"/>
       <c r="I223"/>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L223" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M223"/>
       <c r="N223"/>
       <c r="O223"/>
       <c r="P223"/>
       <c r="Q223"/>
       <c r="R223"/>
       <c r="S223"/>
       <c r="T223"/>
       <c r="U223" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V223"/>
       <c r="W223"/>
       <c r="X223"/>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C224" t="s">
         <v>25</v>
       </c>
       <c r="D224" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224"/>
       <c r="I224"/>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L224" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M224"/>
       <c r="N224"/>
       <c r="O224"/>
       <c r="P224"/>
       <c r="Q224"/>
       <c r="R224"/>
       <c r="S224"/>
       <c r="T224"/>
       <c r="U224" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V224"/>
       <c r="W224"/>
       <c r="X224"/>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C225" t="s">
         <v>25</v>
       </c>
       <c r="D225" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225"/>
       <c r="I225"/>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L225" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M225"/>
       <c r="N225"/>
       <c r="O225"/>
       <c r="P225"/>
       <c r="Q225"/>
       <c r="R225"/>
       <c r="S225"/>
       <c r="T225"/>
       <c r="U225" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V225"/>
       <c r="W225"/>
       <c r="X225"/>
     </row>
     <row r="226" spans="1:24">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="C226" t="s">
         <v>25</v>
       </c>
       <c r="D226" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E226" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F226" t="s">
         <v>28</v>
       </c>
       <c r="G226" t="s">
         <v>29</v>
       </c>
       <c r="H226" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="I226" t="s">
         <v>169</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="L226" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="M226" t="s">
         <v>34</v>
       </c>
       <c r="N226">
         <v>2</v>
       </c>
       <c r="O226"/>
       <c r="P226">
         <v>3198005776</v>
       </c>
       <c r="Q226" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="R226">
         <v>3513102605900001</v>
       </c>
       <c r="S226" t="s">
         <v>49</v>
       </c>
       <c r="T226" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="U226" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="V226" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W226"/>
       <c r="X226"/>
     </row>
     <row r="227" spans="1:24">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C227" t="s">
         <v>25</v>
       </c>
       <c r="D227" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227"/>
       <c r="I227"/>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L227" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M227"/>
       <c r="N227"/>
       <c r="O227"/>
       <c r="P227"/>
       <c r="Q227"/>
       <c r="R227"/>
       <c r="S227"/>
       <c r="T227"/>
       <c r="U227" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V227"/>
       <c r="W227"/>
       <c r="X227"/>
     </row>
     <row r="228" spans="1:24">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C228" t="s">
         <v>25</v>
       </c>
       <c r="D228" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E228" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F228" t="s">
         <v>64</v>
       </c>
       <c r="G228" t="s">
         <v>29</v>
       </c>
       <c r="H228" t="s">
         <v>65</v>
       </c>
       <c r="I228" t="s">
         <v>31</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="L228" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="M228" t="s">
         <v>34</v>
       </c>
       <c r="N228">
         <v>3</v>
       </c>
       <c r="O228"/>
       <c r="P228">
         <v>3181827051</v>
       </c>
       <c r="Q228" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="R228">
         <v>3513101910750001</v>
       </c>
       <c r="S228" t="s">
         <v>77</v>
       </c>
       <c r="T228" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="U228" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="V228" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W228"/>
       <c r="X228"/>
     </row>
     <row r="229" spans="1:24">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C229" t="s">
         <v>25</v>
       </c>
       <c r="D229" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="E229" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F229" t="s">
         <v>64</v>
       </c>
       <c r="G229" t="s">
         <v>29</v>
       </c>
       <c r="H229" t="s">
         <v>45</v>
       </c>
       <c r="I229" t="s">
         <v>31</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="L229" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="M229" t="s">
         <v>34</v>
       </c>
       <c r="N229">
         <v>2</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="P229">
         <v>3193650713</v>
       </c>
       <c r="Q229" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="R229">
         <v>3513101511870002</v>
       </c>
       <c r="S229" t="s">
         <v>121</v>
       </c>
       <c r="T229" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="U229" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="V229" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W229"/>
       <c r="X229"/>
     </row>
     <row r="230" spans="1:24">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="C230" t="s">
         <v>25</v>
       </c>
       <c r="D230" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="E230" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F230" t="s">
         <v>28</v>
       </c>
       <c r="G230" t="s">
         <v>29</v>
       </c>
       <c r="H230" t="s">
         <v>45</v>
       </c>
       <c r="I230" t="s">
         <v>31</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="L230" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="M230" t="s">
         <v>34</v>
       </c>
       <c r="N230">
         <v>1</v>
       </c>
       <c r="O230"/>
       <c r="P230">
         <v>3196406787</v>
       </c>
       <c r="Q230" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="R230">
-        <v>3513102820599000</v>
+        <v>3513102805990001</v>
       </c>
       <c r="S230" t="s">
         <v>49</v>
       </c>
       <c r="T230" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="U230" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="V230" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W230"/>
       <c r="X230"/>
     </row>
     <row r="231" spans="1:24">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="C231" t="s">
         <v>25</v>
       </c>
       <c r="D231" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="E231" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231" t="s">
         <v>29</v>
       </c>
       <c r="H231" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="I231" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="L231" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="M231" t="s">
         <v>34</v>
       </c>
       <c r="N231">
         <v>1</v>
       </c>
       <c r="O231"/>
       <c r="P231">
         <v>3190117771</v>
       </c>
       <c r="Q231" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="R231">
         <v>3513091507850006</v>
       </c>
       <c r="S231" t="s">
         <v>49</v>
       </c>
       <c r="T231" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="U231" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="V231" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W231"/>
       <c r="X231"/>
     </row>
     <row r="232" spans="1:24">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C232" t="s">
         <v>25</v>
       </c>
       <c r="D232" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="E232" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F232" t="s">
         <v>64</v>
       </c>
       <c r="G232" t="s">
         <v>29</v>
       </c>
       <c r="H232" t="s">
         <v>65</v>
       </c>
       <c r="I232" t="s">
         <v>31</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="L232" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M232" t="s">
         <v>34</v>
       </c>
       <c r="N232">
         <v>2</v>
       </c>
       <c r="O232"/>
       <c r="P232">
         <v>3192243332</v>
       </c>
       <c r="Q232" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="R232">
         <v>3513100808860006</v>
       </c>
       <c r="S232" t="s">
         <v>77</v>
       </c>
       <c r="T232" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="U232" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="V232" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W232"/>
       <c r="X232"/>
     </row>
     <row r="233" spans="1:24">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C233" t="s">
         <v>25</v>
       </c>
       <c r="D233" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E233" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F233" t="s">
         <v>28</v>
       </c>
       <c r="G233" t="s">
         <v>29</v>
       </c>
       <c r="H233" t="s">
         <v>45</v>
       </c>
       <c r="I233" t="s">
         <v>31</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="L233" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="M233" t="s">
         <v>34</v>
       </c>
       <c r="N233">
         <v>1</v>
       </c>
       <c r="O233"/>
       <c r="P233">
         <v>3195040230</v>
       </c>
       <c r="Q233" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="R233">
         <v>3513130203940002</v>
       </c>
       <c r="S233" t="s">
         <v>49</v>
       </c>
       <c r="T233" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="U233" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="V233" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W233"/>
       <c r="X233"/>
     </row>
     <row r="234" spans="1:24">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C234" t="s">
         <v>25</v>
       </c>
       <c r="D234" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="E234" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F234" t="s">
         <v>64</v>
       </c>
       <c r="G234" t="s">
         <v>29</v>
       </c>
       <c r="H234" t="s">
         <v>65</v>
       </c>
       <c r="I234" t="s">
         <v>31</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="L234" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="M234" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="N234">
         <v>2</v>
       </c>
       <c r="O234"/>
       <c r="P234">
         <v>3190455891</v>
       </c>
       <c r="Q234" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="R234">
         <v>3513102708930002</v>
       </c>
       <c r="S234" t="s">
         <v>49</v>
       </c>
       <c r="T234" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="U234" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="V234" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W234"/>
       <c r="X234"/>
     </row>
     <row r="235" spans="1:24">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="E235" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F235" t="s">
         <v>28</v>
       </c>
       <c r="G235" t="s">
         <v>29</v>
       </c>
       <c r="H235" t="s">
         <v>65</v>
       </c>
       <c r="I235" t="s">
         <v>31</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="L235" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M235" t="s">
         <v>34</v>
       </c>
       <c r="N235">
         <v>2</v>
       </c>
       <c r="O235"/>
       <c r="P235">
         <v>3191186824</v>
       </c>
       <c r="Q235" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="R235">
         <v>3513102403880002</v>
       </c>
       <c r="S235" t="s">
         <v>77</v>
       </c>
       <c r="T235" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="U235" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="V235" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="W235"/>
       <c r="X235"/>
     </row>
     <row r="236" spans="1:24">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C236" t="s">
         <v>25</v>
       </c>
       <c r="D236" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="E236" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236" t="s">
         <v>29</v>
       </c>
       <c r="H236" t="s">
         <v>45</v>
       </c>
       <c r="I236" t="s">
         <v>31</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="L236" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="M236" t="s">
         <v>34</v>
       </c>
       <c r="N236">
         <v>2</v>
       </c>
       <c r="O236">
         <v>0</v>
       </c>
       <c r="P236">
         <v>3208351263</v>
       </c>
       <c r="Q236" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="R236">
         <v>3513100402940002</v>
       </c>
       <c r="S236" t="s">
         <v>394</v>
       </c>
       <c r="T236" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="U236" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="V236" t="s">
         <v>52</v>
       </c>
       <c r="W236"/>
       <c r="X236"/>
     </row>
     <row r="237" spans="1:24">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C237" t="s">
         <v>25</v>
       </c>
       <c r="D237" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="E237" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F237" t="s">
         <v>28</v>
       </c>
       <c r="G237" t="s">
         <v>29</v>
       </c>
       <c r="H237" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="I237" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="L237" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="M237" t="s">
         <v>34</v>
       </c>
       <c r="N237">
         <v>1</v>
       </c>
       <c r="O237"/>
       <c r="P237">
         <v>3182407442</v>
       </c>
       <c r="Q237" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="R237">
         <v>3513091502940003</v>
       </c>
       <c r="S237" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T237" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="U237" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="V237" t="s">
         <v>52</v>
       </c>
       <c r="W237"/>
       <c r="X237"/>
     </row>
     <row r="238" spans="1:24">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C238" t="s">
         <v>25</v>
       </c>
       <c r="D238" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="E238" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F238" t="s">
         <v>28</v>
       </c>
       <c r="G238" t="s">
         <v>29</v>
       </c>
       <c r="H238" t="s">
         <v>45</v>
       </c>
       <c r="I238" t="s">
         <v>31</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="L238" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="M238" t="s">
         <v>34</v>
       </c>
       <c r="N238">
         <v>1</v>
       </c>
       <c r="O238"/>
       <c r="P238">
         <v>3208399817</v>
       </c>
       <c r="Q238" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="R238">
         <v>3513101910850001</v>
       </c>
       <c r="S238" t="s">
         <v>113</v>
       </c>
       <c r="T238" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="U238" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="V238" t="s">
         <v>52</v>
       </c>
       <c r="W238"/>
       <c r="X238"/>
     </row>
     <row r="239" spans="1:24">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C239" t="s">
         <v>25</v>
       </c>
       <c r="D239" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E239" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F239" t="s">
         <v>28</v>
       </c>
       <c r="G239" t="s">
         <v>29</v>
       </c>
       <c r="H239" t="s">
         <v>65</v>
       </c>
       <c r="I239" t="s">
         <v>31</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="L239" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M239" t="s">
         <v>34</v>
       </c>
       <c r="N239">
         <v>2</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="P239">
         <v>3195127728</v>
       </c>
       <c r="Q239" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="R239">
         <v>3513101812860002</v>
       </c>
       <c r="S239" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="T239" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="U239" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="V239" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="W239"/>
       <c r="X239"/>
     </row>
     <row r="240" spans="1:24">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C240" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="D240" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240"/>
       <c r="I240"/>
       <c r="J240"/>
       <c r="K240" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L240" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M240"/>
       <c r="N240"/>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240"/>
       <c r="R240"/>
       <c r="S240"/>
       <c r="T240"/>
       <c r="U240" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V240"/>
       <c r="W240"/>
       <c r="X240"/>
     </row>
     <row r="241" spans="1:24">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C241" t="s">
         <v>25</v>
       </c>
       <c r="D241" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="E241" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
         <v>65</v>
       </c>
       <c r="I241" t="s">
         <v>31</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="L241" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="M241" t="s">
         <v>34</v>
       </c>
       <c r="N241">
         <v>1</v>
       </c>
       <c r="O241">
         <v>2</v>
       </c>
       <c r="P241" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="Q241" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="R241"/>
       <c r="S241"/>
       <c r="T241" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="U241" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V241"/>
       <c r="W241" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="X241"/>
     </row>
     <row r="242" spans="1:24">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C242" t="s">
         <v>25</v>
       </c>
       <c r="D242" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242"/>
       <c r="I242"/>
       <c r="J242"/>
       <c r="K242" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L242" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M242"/>
       <c r="N242"/>
       <c r="O242"/>
       <c r="P242"/>
       <c r="Q242"/>
       <c r="R242"/>
       <c r="S242"/>
       <c r="T242"/>
       <c r="U242" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V242"/>
       <c r="W242"/>
       <c r="X242"/>
     </row>
     <row r="243" spans="1:24">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C243" t="s">
         <v>25</v>
       </c>
       <c r="D243" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="E243" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F243" t="s">
         <v>28</v>
       </c>
       <c r="G243" t="s">
         <v>29</v>
       </c>
       <c r="H243"/>
       <c r="I243"/>
       <c r="J243"/>
       <c r="K243" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L243" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M243"/>
       <c r="N243">
         <v>0</v>
       </c>
       <c r="O243">
         <v>0</v>
       </c>
       <c r="P243">
         <v>3073340278</v>
       </c>
       <c r="Q243"/>
       <c r="R243"/>
       <c r="S243"/>
       <c r="T243"/>
       <c r="U243" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V243"/>
       <c r="W243"/>
       <c r="X243"/>
     </row>
     <row r="244" spans="1:24">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C244" t="s">
         <v>25</v>
       </c>
       <c r="D244" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="E244" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F244" t="s">
         <v>28</v>
       </c>
       <c r="G244" t="s">
         <v>29</v>
       </c>
       <c r="H244" t="s">
         <v>65</v>
       </c>
       <c r="I244" t="s">
         <v>31</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="L244" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="M244" t="s">
         <v>34</v>
       </c>
       <c r="N244">
         <v>2</v>
       </c>
       <c r="O244">
         <v>2</v>
       </c>
       <c r="P244" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="Q244" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="R244"/>
       <c r="S244"/>
       <c r="T244" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U244" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V244"/>
       <c r="W244" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="X244"/>
     </row>
     <row r="245" spans="1:24">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C245" t="s">
         <v>25</v>
       </c>
       <c r="D245" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="E245" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F245" t="s">
         <v>28</v>
       </c>
       <c r="G245" t="s">
         <v>29</v>
       </c>
       <c r="H245" t="s">
         <v>45</v>
       </c>
       <c r="I245" t="s">
         <v>31</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="L245" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="M245" t="s">
         <v>34</v>
       </c>
       <c r="N245">
         <v>1</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="P245" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="Q245" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="R245"/>
       <c r="S245"/>
       <c r="T245" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="U245" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V245"/>
       <c r="W245" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="X245"/>
     </row>
     <row r="246" spans="1:24">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C246" t="s">
         <v>25</v>
       </c>
       <c r="D246" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="E246" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F246" t="s">
         <v>28</v>
       </c>
       <c r="G246" t="s">
         <v>29</v>
       </c>
       <c r="H246" t="s">
         <v>45</v>
       </c>
       <c r="I246" t="s">
         <v>31</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="L246" t="s">
         <v>358</v>
       </c>
       <c r="M246" t="s">
         <v>34</v>
       </c>
       <c r="N246">
         <v>1</v>
       </c>
       <c r="O246">
         <v>0</v>
       </c>
       <c r="P246" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="Q246" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="R246"/>
       <c r="S246"/>
       <c r="T246" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U246" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V246"/>
       <c r="W246" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="X246"/>
     </row>
     <row r="247" spans="1:24">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C247" t="s">
         <v>25</v>
       </c>
       <c r="D247" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="E247" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247" t="s">
         <v>29</v>
       </c>
       <c r="H247" t="s">
         <v>65</v>
       </c>
       <c r="I247" t="s">
         <v>31</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="L247" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="M247"/>
       <c r="N247">
         <v>0</v>
       </c>
       <c r="O247">
         <v>0</v>
       </c>
       <c r="P247" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="Q247" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="R247"/>
       <c r="S247"/>
       <c r="T247" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U247" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V247"/>
       <c r="W247" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="X247"/>
     </row>
     <row r="248" spans="1:24">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="C248" t="s">
         <v>25</v>
       </c>
       <c r="D248" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="E248" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F248" t="s">
         <v>28</v>
       </c>
       <c r="G248" t="s">
         <v>29</v>
       </c>
       <c r="H248" t="s">
         <v>45</v>
       </c>
       <c r="I248" t="s">
         <v>31</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="L248" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="M248" t="s">
         <v>34</v>
       </c>
       <c r="N248">
         <v>2</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="P248" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="Q248" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="R248"/>
       <c r="S248"/>
       <c r="T248" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U248" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V248"/>
       <c r="W248" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="X248"/>
     </row>
     <row r="249" spans="1:24">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C249" t="s">
         <v>25</v>
       </c>
       <c r="D249" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E249" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249" t="s">
         <v>29</v>
       </c>
       <c r="H249" t="s">
         <v>45</v>
       </c>
       <c r="I249" t="s">
         <v>31</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="L249" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="M249" t="s">
         <v>34</v>
       </c>
       <c r="N249">
         <v>1</v>
       </c>
       <c r="O249">
         <v>2</v>
       </c>
       <c r="P249" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="Q249" t="s">
         <v>499</v>
       </c>
       <c r="R249"/>
       <c r="S249"/>
       <c r="T249" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="U249" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V249"/>
       <c r="W249" t="s">
         <v>499</v>
       </c>
       <c r="X249"/>
     </row>
     <row r="250" spans="1:24">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="C250" t="s">
         <v>25</v>
       </c>
       <c r="D250" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E250" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F250" t="s">
         <v>64</v>
       </c>
       <c r="G250" t="s">
         <v>29</v>
       </c>
       <c r="H250" t="s">
         <v>65</v>
       </c>
       <c r="I250" t="s">
         <v>31</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="L250" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="M250" t="s">
         <v>34</v>
       </c>
       <c r="N250">
         <v>1</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="P250" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="Q250" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="R250"/>
       <c r="S250"/>
       <c r="T250" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U250" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V250"/>
       <c r="W250" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="X250"/>
     </row>
     <row r="251" spans="1:24">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C251" t="s">
         <v>25</v>
       </c>
       <c r="D251" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E251" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F251" t="s">
         <v>64</v>
       </c>
       <c r="G251" t="s">
         <v>29</v>
       </c>
       <c r="H251" t="s">
         <v>65</v>
       </c>
       <c r="I251" t="s">
         <v>31</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="L251" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="M251" t="s">
         <v>34</v>
       </c>
       <c r="N251">
         <v>2</v>
       </c>
       <c r="O251">
         <v>2</v>
       </c>
       <c r="P251" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="Q251" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="R251"/>
       <c r="S251"/>
       <c r="T251" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="U251" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V251"/>
       <c r="W251" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="X251"/>
     </row>
     <row r="252" spans="1:24">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C252" t="s">
         <v>25</v>
       </c>
       <c r="D252" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="E252" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F252" t="s">
         <v>28</v>
       </c>
       <c r="G252" t="s">
         <v>29</v>
       </c>
       <c r="H252" t="s">
         <v>45</v>
       </c>
       <c r="I252" t="s">
         <v>31</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="L252" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="M252"/>
       <c r="N252">
         <v>0</v>
       </c>
       <c r="O252">
         <v>0</v>
       </c>
       <c r="P252" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="Q252" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="R252"/>
       <c r="S252"/>
       <c r="T252" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="U252" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V252"/>
       <c r="W252" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="X252"/>
     </row>
     <row r="253" spans="1:24">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C253" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D253" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="E253" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F253" t="s">
         <v>64</v>
       </c>
       <c r="G253" t="s">
         <v>29</v>
       </c>
       <c r="H253" t="s">
         <v>65</v>
       </c>
       <c r="I253" t="s">
         <v>31</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L253" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M253"/>
       <c r="N253">
         <v>0</v>
       </c>
       <c r="O253">
         <v>0</v>
       </c>
       <c r="P253">
         <v>3183701498</v>
       </c>
       <c r="Q253" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="R253"/>
       <c r="S253"/>
       <c r="T253" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="U253" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V253"/>
       <c r="W253" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="X253"/>
     </row>
     <row r="254" spans="1:24">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C254" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D254" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="E254" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F254" t="s">
         <v>64</v>
       </c>
       <c r="G254" t="s">
         <v>29</v>
       </c>
       <c r="H254" t="s">
         <v>45</v>
       </c>
       <c r="I254" t="s">
         <v>31</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L254" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M254"/>
       <c r="N254">
         <v>0</v>
       </c>
       <c r="O254">
         <v>0</v>
       </c>
       <c r="P254" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q254" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="R254"/>
       <c r="S254"/>
       <c r="T254" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="U254" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V254"/>
       <c r="W254" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="X254"/>
     </row>
     <row r="255" spans="1:24">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C255" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D255" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E255" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255" t="s">
         <v>29</v>
       </c>
       <c r="H255" t="s">
         <v>65</v>
       </c>
       <c r="I255" t="s">
         <v>31</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L255" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M255"/>
       <c r="N255">
         <v>0</v>
       </c>
       <c r="O255">
         <v>0</v>
       </c>
       <c r="P255">
         <v>3183701498</v>
       </c>
       <c r="Q255" t="s">
         <v>484</v>
       </c>
       <c r="R255"/>
       <c r="S255"/>
       <c r="T255" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="U255" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V255"/>
       <c r="W255" t="s">
         <v>484</v>
       </c>
       <c r="X255"/>
     </row>
     <row r="256" spans="1:24">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="C256" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D256" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="E256" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F256" t="s">
         <v>64</v>
       </c>
       <c r="G256" t="s">
         <v>29</v>
       </c>
       <c r="H256" t="s">
         <v>65</v>
       </c>
       <c r="I256" t="s">
         <v>31</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L256" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M256"/>
       <c r="N256">
         <v>0</v>
       </c>
       <c r="O256">
         <v>0</v>
       </c>
       <c r="P256">
         <v>3182439750</v>
       </c>
       <c r="Q256" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="R256"/>
       <c r="S256"/>
       <c r="T256" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="U256" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V256"/>
       <c r="W256" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="X256"/>
     </row>
     <row r="257" spans="1:24">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="C257" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D257" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E257" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F257" t="s">
         <v>64</v>
       </c>
       <c r="G257" t="s">
         <v>29</v>
       </c>
       <c r="H257" t="s">
         <v>65</v>
       </c>
       <c r="I257" t="s">
         <v>31</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L257" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M257"/>
       <c r="N257">
         <v>0</v>
       </c>
       <c r="O257">
         <v>0</v>
       </c>
       <c r="P257">
         <v>3183701498</v>
       </c>
       <c r="Q257" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="R257"/>
       <c r="S257"/>
       <c r="T257" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U257" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V257"/>
       <c r="W257" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="X257"/>
     </row>
     <row r="258" spans="1:24">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C258" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D258" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="E258" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F258" t="s">
         <v>28</v>
       </c>
       <c r="G258" t="s">
         <v>29</v>
       </c>
       <c r="H258" t="s">
         <v>45</v>
       </c>
       <c r="I258" t="s">
         <v>31</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L258" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M258"/>
       <c r="N258">
         <v>0</v>
       </c>
       <c r="O258">
         <v>0</v>
       </c>
       <c r="P258" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q258" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="R258"/>
       <c r="S258"/>
       <c r="T258" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="U258" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V258"/>
       <c r="W258" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="X258"/>
     </row>
     <row r="259" spans="1:24">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C259" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D259" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="E259" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F259" t="s">
         <v>64</v>
       </c>
       <c r="G259" t="s">
         <v>29</v>
       </c>
       <c r="H259" t="s">
         <v>65</v>
       </c>
       <c r="I259" t="s">
         <v>31</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L259" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M259"/>
       <c r="N259">
         <v>0</v>
       </c>
       <c r="O259">
         <v>0</v>
       </c>
       <c r="P259">
         <v>3187095462</v>
       </c>
       <c r="Q259" t="s">
         <v>484</v>
       </c>
       <c r="R259"/>
       <c r="S259"/>
       <c r="T259" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U259" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V259"/>
       <c r="W259" t="s">
         <v>484</v>
       </c>
       <c r="X259"/>
     </row>
     <row r="260" spans="1:24">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C260" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D260" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="E260" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F260" t="s">
         <v>64</v>
       </c>
       <c r="G260" t="s">
         <v>29</v>
       </c>
       <c r="H260" t="s">
         <v>45</v>
       </c>
       <c r="I260" t="s">
         <v>31</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L260" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M260"/>
       <c r="N260">
         <v>0</v>
       </c>
       <c r="O260">
         <v>0</v>
       </c>
       <c r="P260">
         <v>3183701498</v>
       </c>
       <c r="Q260" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="R260"/>
       <c r="S260"/>
       <c r="T260" t="s">
         <v>427</v>
       </c>
       <c r="U260" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V260"/>
       <c r="W260" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="X260"/>
     </row>
     <row r="261" spans="1:24">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C261" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D261" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E261" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F261" t="s">
         <v>64</v>
       </c>
       <c r="G261" t="s">
         <v>29</v>
       </c>
       <c r="H261" t="s">
         <v>65</v>
       </c>
       <c r="I261" t="s">
         <v>31</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L261" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M261"/>
       <c r="N261">
         <v>0</v>
       </c>
       <c r="O261">
         <v>0</v>
       </c>
       <c r="P261" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q261" t="s">
         <v>499</v>
       </c>
       <c r="R261"/>
       <c r="S261"/>
       <c r="T261" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="U261" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V261"/>
       <c r="W261" t="s">
         <v>499</v>
       </c>
       <c r="X261"/>
     </row>
     <row r="262" spans="1:24">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C262" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D262" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E262" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262" t="s">
         <v>29</v>
       </c>
       <c r="H262" t="s">
         <v>45</v>
       </c>
       <c r="I262" t="s">
         <v>31</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L262" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M262"/>
       <c r="N262">
         <v>0</v>
       </c>
       <c r="O262">
         <v>0</v>
       </c>
       <c r="P262">
         <v>3187095462</v>
       </c>
       <c r="Q262" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="R262"/>
       <c r="S262"/>
       <c r="T262" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="U262" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V262"/>
       <c r="W262" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="X262"/>
     </row>
     <row r="263" spans="1:24">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C263" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D263" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E263" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F263" t="s">
         <v>64</v>
       </c>
       <c r="G263" t="s">
         <v>29</v>
       </c>
       <c r="H263" t="s">
         <v>65</v>
       </c>
       <c r="I263" t="s">
         <v>31</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L263" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M263"/>
       <c r="N263">
         <v>0</v>
       </c>
       <c r="O263">
         <v>0</v>
       </c>
       <c r="P263">
         <v>3183701498</v>
       </c>
       <c r="Q263" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="R263"/>
       <c r="S263"/>
       <c r="T263" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="U263" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V263"/>
       <c r="W263" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="X263"/>
     </row>
     <row r="264" spans="1:24">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C264" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D264" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E264" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264" t="s">
         <v>29</v>
       </c>
       <c r="H264" t="s">
         <v>45</v>
       </c>
       <c r="I264" t="s">
         <v>31</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L264" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M264"/>
       <c r="N264">
         <v>0</v>
       </c>
       <c r="O264">
         <v>0</v>
       </c>
       <c r="P264">
         <v>3182885759</v>
       </c>
       <c r="Q264" t="s">
         <v>360</v>
       </c>
       <c r="R264"/>
       <c r="S264"/>
       <c r="T264" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="U264" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V264"/>
       <c r="W264" t="s">
         <v>360</v>
       </c>
       <c r="X264"/>
     </row>
     <row r="265" spans="1:24">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C265" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D265" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="E265" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="I265" t="s">
         <v>31</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L265" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M265"/>
       <c r="N265">
         <v>0</v>
       </c>
       <c r="O265">
         <v>0</v>
       </c>
       <c r="P265" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q265" t="s">
         <v>484</v>
       </c>
       <c r="R265"/>
       <c r="S265"/>
       <c r="T265" t="s">
         <v>525</v>
       </c>
       <c r="U265" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V265"/>
       <c r="W265" t="s">
         <v>484</v>
       </c>
       <c r="X265"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="C266" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D266" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E266" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F266" t="s">
         <v>28</v>
       </c>
       <c r="G266" t="s">
         <v>29</v>
       </c>
       <c r="H266" t="s">
         <v>45</v>
       </c>
       <c r="I266" t="s">
         <v>31</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L266" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M266"/>
       <c r="N266">
         <v>0</v>
       </c>
       <c r="O266">
         <v>0</v>
       </c>
       <c r="P266">
         <v>3187095462</v>
       </c>
       <c r="Q266" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="R266"/>
       <c r="S266"/>
       <c r="T266" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="U266" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V266"/>
       <c r="W266" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="X266"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C267" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D267" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E267" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F267" t="s">
         <v>64</v>
       </c>
       <c r="G267" t="s">
         <v>29</v>
       </c>
       <c r="H267" t="s">
         <v>65</v>
       </c>
       <c r="I267" t="s">
         <v>31</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L267" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M267"/>
       <c r="N267">
         <v>0</v>
       </c>
       <c r="O267">
         <v>0</v>
       </c>
       <c r="P267">
         <v>3187095462</v>
       </c>
       <c r="Q267" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="R267"/>
       <c r="S267"/>
       <c r="T267" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U267" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V267"/>
       <c r="W267" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="X267"/>
     </row>
     <row r="268" spans="1:24">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C268" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D268" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E268" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F268" t="s">
         <v>64</v>
       </c>
       <c r="G268" t="s">
         <v>29</v>
       </c>
       <c r="H268" t="s">
         <v>45</v>
       </c>
       <c r="I268" t="s">
         <v>31</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L268" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M268"/>
       <c r="N268">
         <v>0</v>
       </c>
       <c r="O268">
         <v>0</v>
       </c>
       <c r="P268">
         <v>3183701498</v>
       </c>
       <c r="Q268" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="R268"/>
       <c r="S268"/>
       <c r="T268" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="U268" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V268"/>
       <c r="W268" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="X268"/>
     </row>
     <row r="269" spans="1:24">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C269" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D269" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="E269" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F269" t="s">
         <v>28</v>
       </c>
       <c r="G269" t="s">
         <v>29</v>
       </c>
       <c r="H269" t="s">
         <v>65</v>
       </c>
       <c r="I269" t="s">
         <v>31</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="L269" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="M269"/>
       <c r="N269">
         <v>0</v>
       </c>
       <c r="O269">
         <v>0</v>
       </c>
       <c r="P269" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q269" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="R269"/>
       <c r="S269"/>
       <c r="T269" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="U269" t="s">
-        <v>155</v>
+        <v>331</v>
       </c>
       <c r="V269"/>
       <c r="W269" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="X269"/>
     </row>
     <row r="270" spans="1:24">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C270" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D270" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E270" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
       <c r="G270" t="s">
         <v>29</v>
       </c>
       <c r="H270" t="s">
         <v>65</v>
       </c>
       <c r="I270" t="s">
         <v>31</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="L270" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M270" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="N270">
         <v>1</v>
       </c>
       <c r="O270">
         <v>2</v>
       </c>
       <c r="P270">
         <v>3137374388</v>
       </c>
       <c r="Q270" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="R270" t="s">
         <v>37</v>
       </c>
       <c r="S270" t="s">
         <v>37</v>
       </c>
       <c r="T270" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="U270" t="s">
+        <v>957</v>
+      </c>
+      <c r="V270" t="s">
+        <v>207</v>
+      </c>
+      <c r="W270" t="s">
         <v>956</v>
-      </c>
-[...4 lines deleted...]
-        <v>955</v>
       </c>
       <c r="X270"/>
     </row>
     <row r="271" spans="1:24">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C271" t="s">
         <v>25</v>
       </c>
       <c r="D271" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="E271" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="I271" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="L271" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="M271" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N271">
         <v>1</v>
       </c>
       <c r="O271">
         <v>0</v>
       </c>
       <c r="P271">
         <v>3215542714</v>
       </c>
       <c r="Q271" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="R271">
         <v>3513090507010003</v>
       </c>
       <c r="S271" t="s">
         <v>376</v>
       </c>
       <c r="T271" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="U271" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="V271" t="s">
         <v>156</v>
       </c>
       <c r="W271"/>
       <c r="X271"/>
     </row>
     <row r="272" spans="1:24">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C272" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D272" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="E272" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="I272" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="L272" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="M272" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N272">
         <v>2</v>
       </c>
       <c r="O272">
         <v>0</v>
       </c>
       <c r="P272">
         <v>3199943722</v>
       </c>
       <c r="Q272" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="R272">
         <v>3513112007870001</v>
       </c>
       <c r="S272" t="s">
         <v>411</v>
       </c>
       <c r="T272" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="U272" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="V272" t="s">
         <v>52</v>
       </c>
       <c r="W272"/>
       <c r="X272"/>
     </row>
     <row r="273" spans="1:24">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C273" t="s">
         <v>25</v>
       </c>
       <c r="D273" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E273" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F273" t="s">
         <v>64</v>
       </c>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I273" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="L273" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="M273" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N273">
         <v>2</v>
       </c>
       <c r="O273">
         <v>0</v>
       </c>
       <c r="P273">
         <v>3203569382</v>
       </c>
       <c r="Q273" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="R273">
         <v>3513100803900001</v>
       </c>
       <c r="S273" t="s">
         <v>163</v>
       </c>
       <c r="T273" t="s">
+        <v>197</v>
+      </c>
+      <c r="U273" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="V273" t="s">
         <v>113</v>
       </c>
       <c r="W273"/>
       <c r="X273"/>
     </row>
     <row r="274" spans="1:24">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="C274" t="s">
         <v>25</v>
       </c>
       <c r="D274" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="E274" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F274" t="s">
         <v>64</v>
       </c>
       <c r="G274"/>
       <c r="H274" t="s">
         <v>30</v>
       </c>
       <c r="I274" t="s">
         <v>31</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="L274" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="M274" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N274">
         <v>1</v>
       </c>
       <c r="O274">
         <v>0</v>
       </c>
       <c r="P274">
         <v>3207725010</v>
       </c>
       <c r="Q274" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="R274">
         <v>3513102002950003</v>
       </c>
       <c r="S274" t="s">
         <v>376</v>
       </c>
       <c r="T274" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="U274" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="V274" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="W274"/>
       <c r="X274"/>
     </row>
     <row r="275" spans="1:24">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="C275" t="s">
         <v>25</v>
       </c>
       <c r="D275" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="E275" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F275" t="s">
         <v>64</v>
       </c>
       <c r="G275"/>
       <c r="H275" t="s">
         <v>31</v>
       </c>
       <c r="I275" t="s">
         <v>31</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="L275" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M275" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N275">
         <v>3</v>
       </c>
       <c r="O275">
         <v>0</v>
       </c>
       <c r="P275">
         <v>3205577380</v>
       </c>
       <c r="Q275" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="R275">
         <v>3513100107820007</v>
       </c>
       <c r="S275" t="s">
         <v>411</v>
       </c>
       <c r="T275" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="U275" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="V275" t="s">
         <v>52</v>
       </c>
       <c r="W275"/>
       <c r="X275"/>
     </row>
     <row r="276" spans="1:24">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C276" t="s">
         <v>25</v>
       </c>
       <c r="D276" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="E276" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F276" t="s">
         <v>28</v>
       </c>
       <c r="G276" t="s">
         <v>29</v>
       </c>
       <c r="H276" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I276" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="L276" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="M276" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N276">
         <v>3</v>
       </c>
       <c r="O276">
         <v>0</v>
       </c>
       <c r="P276">
         <v>3201938502</v>
       </c>
       <c r="Q276" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="R276">
         <v>3513100211730002</v>
       </c>
       <c r="S276" t="s">
         <v>376</v>
       </c>
       <c r="T276" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="U276" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="V276" t="s">
         <v>156</v>
       </c>
       <c r="W276" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="X276" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="C277" t="s">
         <v>25</v>
       </c>
       <c r="D277" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="E277" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F277" t="s">
         <v>28</v>
       </c>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="I277" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="L277" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="M277" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N277">
         <v>1</v>
       </c>
       <c r="O277">
         <v>0</v>
       </c>
       <c r="P277">
         <v>3204198006</v>
       </c>
       <c r="Q277" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="R277">
         <v>3509152412940002</v>
       </c>
       <c r="S277" t="s">
         <v>163</v>
       </c>
       <c r="T277" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="U277" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="V277" t="s">
         <v>156</v>
       </c>
       <c r="W277"/>
       <c r="X277"/>
     </row>
     <row r="278" spans="1:24">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C278" t="s">
         <v>25</v>
       </c>
       <c r="D278" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="E278" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F278" t="s">
         <v>28</v>
       </c>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I278" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J278"/>
       <c r="K278" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="L278" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="M278" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N278">
         <v>1</v>
       </c>
       <c r="O278">
         <v>0</v>
       </c>
       <c r="P278">
         <v>3205986534</v>
       </c>
       <c r="Q278" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="R278">
         <v>3513101207980001</v>
       </c>
       <c r="S278" t="s">
         <v>163</v>
       </c>
       <c r="T278" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="U278" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="V278" t="s">
         <v>163</v>
       </c>
       <c r="W278"/>
       <c r="X278"/>
     </row>
     <row r="279" spans="1:24">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="C279" t="s">
         <v>25</v>
       </c>
       <c r="D279" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="E279" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F279" t="s">
         <v>64</v>
       </c>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I279" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="L279" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="M279" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N279">
         <v>3</v>
       </c>
       <c r="O279">
         <v>0</v>
       </c>
       <c r="P279">
         <v>3208307396</v>
       </c>
       <c r="Q279" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="R279">
         <v>3513103008800001</v>
       </c>
       <c r="S279" t="s">
         <v>163</v>
       </c>
       <c r="T279" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="U279" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="V279" t="s">
         <v>156</v>
       </c>
       <c r="W279"/>
       <c r="X279"/>
     </row>
     <row r="280" spans="1:24">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C280" t="s">
         <v>25</v>
       </c>
       <c r="D280" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="E280" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F280" t="s">
         <v>64</v>
       </c>
       <c r="G280"/>
       <c r="H280" t="s">
         <v>30</v>
       </c>
       <c r="I280" t="s">
         <v>31</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="L280" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="M280" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N280">
         <v>1</v>
       </c>
       <c r="O280">
         <v>0</v>
       </c>
       <c r="P280">
         <v>3201318388</v>
       </c>
       <c r="Q280" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="R280">
         <v>3513100606960001</v>
       </c>
       <c r="S280" t="s">
         <v>163</v>
       </c>
       <c r="T280" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="U280" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="V280" t="s">
         <v>156</v>
       </c>
       <c r="W280"/>
       <c r="X280"/>
     </row>
     <row r="281" spans="1:24">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="C281" t="s">
         <v>25</v>
       </c>
       <c r="D281" t="s">
         <v>90</v>
       </c>
       <c r="E281" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I281" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="L281" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="M281" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="N281">
         <v>1</v>
       </c>
       <c r="O281">
         <v>0</v>
       </c>
       <c r="P281">
         <v>3206105873</v>
       </c>
       <c r="Q281" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="R281">
         <v>3513103004970002</v>
       </c>
       <c r="S281" t="s">
         <v>163</v>
       </c>
       <c r="T281" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="U281" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="V281" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="W281"/>
       <c r="X281"/>
     </row>
     <row r="282" spans="1:24">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C282" t="s">
         <v>25</v>
       </c>
       <c r="D282" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="E282"/>
       <c r="F282" t="s">
         <v>64</v>
       </c>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="I282" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="L282" t="s">
         <v>179</v>
       </c>
       <c r="M282" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N282">
         <v>2</v>
       </c>
       <c r="O282"/>
       <c r="P282"/>
       <c r="Q282" t="s">
         <v>181</v>
       </c>
       <c r="R282">
         <v>3513151112920004</v>
       </c>
       <c r="S282" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="T282" t="s">
         <v>182</v>
       </c>
       <c r="U282" t="s">
         <v>183</v>
       </c>
       <c r="V282" t="s">
         <v>52</v>
       </c>
       <c r="W282"/>
       <c r="X282"/>
     </row>
     <row r="283" spans="1:24">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C283" t="s">
         <v>25</v>
       </c>
       <c r="D283" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="E283" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F283" t="s">
         <v>64</v>
       </c>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="I283" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="L283" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="M283" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N283">
         <v>3</v>
       </c>
       <c r="O283">
         <v>0</v>
       </c>
       <c r="P283">
         <v>3207628958</v>
       </c>
       <c r="Q283" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="R283">
         <v>3513101507820001</v>
       </c>
       <c r="S283" t="s">
         <v>163</v>
       </c>
       <c r="T283" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="U283" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="V283" t="s">
         <v>52</v>
       </c>
       <c r="W283"/>
       <c r="X283"/>
     </row>
     <row r="284" spans="1:24">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C284" t="s">
         <v>25</v>
       </c>
       <c r="D284" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="E284" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="F284" t="s">
         <v>64</v>
       </c>
       <c r="G284" t="s">
         <v>29</v>
       </c>
       <c r="H284"/>
       <c r="I284"/>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="L284" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="M284"/>
       <c r="N284">
         <v>0</v>
       </c>
       <c r="O284">
         <v>0</v>
       </c>
       <c r="P284">
         <v>3148182359</v>
       </c>
       <c r="Q284" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="R284">
         <v>3513121103800012</v>
       </c>
       <c r="S284"/>
       <c r="T284" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="U284" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="V284"/>
       <c r="W284"/>
       <c r="X284"/>
+    </row>
+    <row r="285" spans="1:24">
+      <c r="A285">
+        <v>284</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F285" t="s">
+        <v>64</v>
+      </c>
+      <c r="G285" t="s">
+        <v>29</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1630</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1627</v>
+      </c>
+      <c r="K285" t="s">
+        <v>1632</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1633</v>
+      </c>
+      <c r="M285" t="s">
+        <v>34</v>
+      </c>
+      <c r="N285">
+        <v>1</v>
+      </c>
+      <c r="O285">
+        <v>2</v>
+      </c>
+      <c r="P285"/>
+      <c r="Q285" t="s">
+        <v>1634</v>
+      </c>
+      <c r="R285">
+        <v>3513101606920004</v>
+      </c>
+      <c r="S285" t="s">
+        <v>49</v>
+      </c>
+      <c r="T285" t="s">
+        <v>1635</v>
+      </c>
+      <c r="U285" t="s">
+        <v>1636</v>
+      </c>
+      <c r="V285" t="s">
+        <v>52</v>
+      </c>
+      <c r="W285" t="s">
+        <v>1634</v>
+      </c>
+      <c r="X285" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="286" spans="1:24">
+      <c r="A286">
+        <v>285</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286" t="s">
+        <v>28</v>
+      </c>
+      <c r="G286"/>
+      <c r="H286" t="s">
+        <v>45</v>
+      </c>
+      <c r="I286" t="s">
+        <v>31</v>
+      </c>
+      <c r="J286" t="s">
+        <v>25</v>
+      </c>
+      <c r="K286" t="s">
+        <v>1639</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1640</v>
+      </c>
+      <c r="M286"/>
+      <c r="N286"/>
+      <c r="O286"/>
+      <c r="P286"/>
+      <c r="Q286" t="s">
+        <v>1641</v>
+      </c>
+      <c r="R286">
+        <v>3513100608980001</v>
+      </c>
+      <c r="S286" t="s">
+        <v>163</v>
+      </c>
+      <c r="T286" t="s">
+        <v>1642</v>
+      </c>
+      <c r="U286" t="s">
+        <v>1643</v>
+      </c>
+      <c r="V286" t="s">
+        <v>52</v>
+      </c>
+      <c r="W286"/>
+      <c r="X286"/>
+    </row>
+    <row r="287" spans="1:24">
+      <c r="A287">
+        <v>286</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287" t="s">
+        <v>64</v>
+      </c>
+      <c r="G287"/>
+      <c r="H287" t="s">
+        <v>45</v>
+      </c>
+      <c r="I287" t="s">
+        <v>31</v>
+      </c>
+      <c r="J287" t="s">
+        <v>25</v>
+      </c>
+      <c r="K287" t="s">
+        <v>1646</v>
+      </c>
+      <c r="L287" t="s">
+        <v>1647</v>
+      </c>
+      <c r="M287"/>
+      <c r="N287"/>
+      <c r="O287"/>
+      <c r="P287">
+        <v>3212431322</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>1648</v>
+      </c>
+      <c r="R287">
+        <v>3513102303840001</v>
+      </c>
+      <c r="S287" t="s">
+        <v>394</v>
+      </c>
+      <c r="T287" t="s">
+        <v>1649</v>
+      </c>
+      <c r="U287" t="s">
+        <v>1650</v>
+      </c>
+      <c r="V287" t="s">
+        <v>52</v>
+      </c>
+      <c r="W287"/>
+      <c r="X287"/>
+    </row>
+    <row r="288" spans="1:24">
+      <c r="A288">
+        <v>287</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288" t="s">
+        <v>28</v>
+      </c>
+      <c r="G288"/>
+      <c r="H288" t="s">
+        <v>65</v>
+      </c>
+      <c r="I288" t="s">
+        <v>31</v>
+      </c>
+      <c r="J288" t="s">
+        <v>25</v>
+      </c>
+      <c r="K288" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1654</v>
+      </c>
+      <c r="M288"/>
+      <c r="N288"/>
+      <c r="O288"/>
+      <c r="P288"/>
+      <c r="Q288" t="s">
+        <v>1655</v>
+      </c>
+      <c r="R288">
+        <v>3513132805910003</v>
+      </c>
+      <c r="S288" t="s">
+        <v>222</v>
+      </c>
+      <c r="T288" t="s">
+        <v>1656</v>
+      </c>
+      <c r="U288" t="s">
+        <v>1657</v>
+      </c>
+      <c r="V288" t="s">
+        <v>52</v>
+      </c>
+      <c r="W288"/>
+      <c r="X288"/>
+    </row>
+    <row r="289" spans="1:24">
+      <c r="A289">
+        <v>288</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289" t="s">
+        <v>28</v>
+      </c>
+      <c r="G289"/>
+      <c r="H289" t="s">
+        <v>65</v>
+      </c>
+      <c r="I289" t="s">
+        <v>31</v>
+      </c>
+      <c r="J289" t="s">
+        <v>25</v>
+      </c>
+      <c r="K289" t="s">
+        <v>1660</v>
+      </c>
+      <c r="L289" t="s">
+        <v>1661</v>
+      </c>
+      <c r="M289"/>
+      <c r="N289"/>
+      <c r="O289"/>
+      <c r="P289"/>
+      <c r="Q289" t="s">
+        <v>1662</v>
+      </c>
+      <c r="R289">
+        <v>3513100602860002</v>
+      </c>
+      <c r="S289" t="s">
+        <v>222</v>
+      </c>
+      <c r="T289" t="s">
+        <v>1663</v>
+      </c>
+      <c r="U289" t="s">
+        <v>1664</v>
+      </c>
+      <c r="V289" t="s">
+        <v>52</v>
+      </c>
+      <c r="W289"/>
+      <c r="X289"/>
+    </row>
+    <row r="290" spans="1:24">
+      <c r="A290">
+        <v>289</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290" t="s">
+        <v>28</v>
+      </c>
+      <c r="G290"/>
+      <c r="H290" t="s">
+        <v>45</v>
+      </c>
+      <c r="I290" t="s">
+        <v>31</v>
+      </c>
+      <c r="J290" t="s">
+        <v>25</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1667</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1668</v>
+      </c>
+      <c r="M290"/>
+      <c r="N290"/>
+      <c r="O290"/>
+      <c r="P290"/>
+      <c r="Q290" t="s">
+        <v>1669</v>
+      </c>
+      <c r="R290">
+        <v>3513111705970003</v>
+      </c>
+      <c r="S290" t="s">
+        <v>163</v>
+      </c>
+      <c r="T290" t="s">
+        <v>1670</v>
+      </c>
+      <c r="U290" t="s">
+        <v>1671</v>
+      </c>
+      <c r="V290" t="s">
+        <v>52</v>
+      </c>
+      <c r="W290"/>
+      <c r="X290"/>
+    </row>
+    <row r="291" spans="1:24">
+      <c r="A291">
+        <v>290</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291" t="s">
+        <v>28</v>
+      </c>
+      <c r="G291"/>
+      <c r="H291" t="s">
+        <v>65</v>
+      </c>
+      <c r="I291" t="s">
+        <v>31</v>
+      </c>
+      <c r="J291" t="s">
+        <v>25</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1674</v>
+      </c>
+      <c r="L291" t="s">
+        <v>187</v>
+      </c>
+      <c r="M291"/>
+      <c r="N291"/>
+      <c r="O291"/>
+      <c r="P291"/>
+      <c r="Q291" t="s">
+        <v>189</v>
+      </c>
+      <c r="R291">
+        <v>3513131410910003</v>
+      </c>
+      <c r="S291" t="s">
+        <v>163</v>
+      </c>
+      <c r="T291" t="s">
+        <v>190</v>
+      </c>
+      <c r="U291" t="s">
+        <v>191</v>
+      </c>
+      <c r="V291" t="s">
+        <v>52</v>
+      </c>
+      <c r="W291"/>
+      <c r="X291"/>
+    </row>
+    <row r="292" spans="1:24">
+      <c r="A292">
+        <v>291</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292" t="s">
+        <v>28</v>
+      </c>
+      <c r="G292"/>
+      <c r="H292" t="s">
+        <v>65</v>
+      </c>
+      <c r="I292" t="s">
+        <v>31</v>
+      </c>
+      <c r="J292" t="s">
+        <v>25</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1677</v>
+      </c>
+      <c r="L292" t="s">
+        <v>587</v>
+      </c>
+      <c r="M292"/>
+      <c r="N292"/>
+      <c r="O292"/>
+      <c r="P292"/>
+      <c r="Q292" t="s">
+        <v>1678</v>
+      </c>
+      <c r="R292">
+        <v>3513102606880002</v>
+      </c>
+      <c r="S292" t="s">
+        <v>222</v>
+      </c>
+      <c r="T292" t="s">
+        <v>1679</v>
+      </c>
+      <c r="U292" t="s">
+        <v>1680</v>
+      </c>
+      <c r="V292" t="s">
+        <v>52</v>
+      </c>
+      <c r="W292"/>
+      <c r="X292"/>
+    </row>
+    <row r="293" spans="1:24">
+      <c r="A293">
+        <v>292</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293" t="s">
+        <v>64</v>
+      </c>
+      <c r="G293"/>
+      <c r="H293" t="s">
+        <v>45</v>
+      </c>
+      <c r="I293" t="s">
+        <v>31</v>
+      </c>
+      <c r="J293" t="s">
+        <v>25</v>
+      </c>
+      <c r="K293" t="s">
+        <v>1683</v>
+      </c>
+      <c r="L293" t="s">
+        <v>1684</v>
+      </c>
+      <c r="M293"/>
+      <c r="N293"/>
+      <c r="O293"/>
+      <c r="P293"/>
+      <c r="Q293"/>
+      <c r="R293"/>
+      <c r="S293"/>
+      <c r="T293" t="s">
+        <v>1685</v>
+      </c>
+      <c r="U293" t="s">
+        <v>1686</v>
+      </c>
+      <c r="V293" t="s">
+        <v>52</v>
+      </c>
+      <c r="W293"/>
+      <c r="X293"/>
+    </row>
+    <row r="294" spans="1:24">
+      <c r="A294">
+        <v>293</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294" t="s">
+        <v>28</v>
+      </c>
+      <c r="G294"/>
+      <c r="H294" t="s">
+        <v>45</v>
+      </c>
+      <c r="I294" t="s">
+        <v>31</v>
+      </c>
+      <c r="J294" t="s">
+        <v>25</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L294" t="s">
+        <v>490</v>
+      </c>
+      <c r="M294"/>
+      <c r="N294"/>
+      <c r="O294"/>
+      <c r="P294"/>
+      <c r="Q294" t="s">
+        <v>492</v>
+      </c>
+      <c r="R294">
+        <v>3513100603890002</v>
+      </c>
+      <c r="S294" t="s">
+        <v>222</v>
+      </c>
+      <c r="T294" t="s">
+        <v>493</v>
+      </c>
+      <c r="U294" t="s">
+        <v>1690</v>
+      </c>
+      <c r="V294" t="s">
+        <v>52</v>
+      </c>
+      <c r="W294"/>
+      <c r="X294"/>
+    </row>
+    <row r="295" spans="1:24">
+      <c r="A295">
+        <v>294</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295" t="s">
+        <v>28</v>
+      </c>
+      <c r="G295"/>
+      <c r="H295" t="s">
+        <v>45</v>
+      </c>
+      <c r="I295" t="s">
+        <v>31</v>
+      </c>
+      <c r="J295" t="s">
+        <v>25</v>
+      </c>
+      <c r="K295" t="s">
+        <v>1693</v>
+      </c>
+      <c r="L295" t="s">
+        <v>424</v>
+      </c>
+      <c r="M295"/>
+      <c r="N295"/>
+      <c r="O295"/>
+      <c r="P295"/>
+      <c r="Q295" t="s">
+        <v>426</v>
+      </c>
+      <c r="R295">
+        <v>3513100804850002</v>
+      </c>
+      <c r="S295" t="s">
+        <v>163</v>
+      </c>
+      <c r="T295" t="s">
+        <v>427</v>
+      </c>
+      <c r="U295" t="s">
+        <v>1694</v>
+      </c>
+      <c r="V295" t="s">
+        <v>52</v>
+      </c>
+      <c r="W295"/>
+      <c r="X295"/>
+    </row>
+    <row r="296" spans="1:24">
+      <c r="A296">
+        <v>295</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296" t="s">
+        <v>28</v>
+      </c>
+      <c r="G296"/>
+      <c r="H296" t="s">
+        <v>45</v>
+      </c>
+      <c r="I296" t="s">
+        <v>31</v>
+      </c>
+      <c r="J296" t="s">
+        <v>25</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1697</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1698</v>
+      </c>
+      <c r="M296"/>
+      <c r="N296"/>
+      <c r="O296"/>
+      <c r="P296"/>
+      <c r="Q296" t="s">
+        <v>844</v>
+      </c>
+      <c r="R296">
+        <v>3513102302860004</v>
+      </c>
+      <c r="S296">
+        <v>35302605100036</v>
+      </c>
+      <c r="T296"/>
+      <c r="U296" t="s">
+        <v>331</v>
+      </c>
+      <c r="V296"/>
+      <c r="W296"/>
+      <c r="X296"/>
+    </row>
+    <row r="297" spans="1:24">
+      <c r="A297">
+        <v>296</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297" t="s">
+        <v>64</v>
+      </c>
+      <c r="G297"/>
+      <c r="H297" t="s">
+        <v>45</v>
+      </c>
+      <c r="I297" t="s">
+        <v>31</v>
+      </c>
+      <c r="J297" t="s">
+        <v>25</v>
+      </c>
+      <c r="K297" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L297" t="s">
+        <v>610</v>
+      </c>
+      <c r="M297"/>
+      <c r="N297"/>
+      <c r="O297"/>
+      <c r="P297"/>
+      <c r="Q297" t="s">
+        <v>612</v>
+      </c>
+      <c r="R297">
+        <v>3513102709890003</v>
+      </c>
+      <c r="S297" t="s">
+        <v>394</v>
+      </c>
+      <c r="T297" t="s">
+        <v>613</v>
+      </c>
+      <c r="U297" t="s">
+        <v>614</v>
+      </c>
+      <c r="V297" t="s">
+        <v>52</v>
+      </c>
+      <c r="W297"/>
+      <c r="X297"/>
+    </row>
+    <row r="298" spans="1:24">
+      <c r="A298">
+        <v>297</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298" t="s">
+        <v>64</v>
+      </c>
+      <c r="G298"/>
+      <c r="H298" t="s">
+        <v>45</v>
+      </c>
+      <c r="I298" t="s">
+        <v>31</v>
+      </c>
+      <c r="J298" t="s">
+        <v>25</v>
+      </c>
+      <c r="K298" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1705</v>
+      </c>
+      <c r="M298"/>
+      <c r="N298"/>
+      <c r="O298"/>
+      <c r="P298"/>
+      <c r="Q298" t="s">
+        <v>1483</v>
+      </c>
+      <c r="R298">
+        <v>3513103007970002</v>
+      </c>
+      <c r="S298" t="s">
+        <v>163</v>
+      </c>
+      <c r="T298" t="s">
+        <v>1706</v>
+      </c>
+      <c r="U298" t="s">
+        <v>1707</v>
+      </c>
+      <c r="V298" t="s">
+        <v>52</v>
+      </c>
+      <c r="W298"/>
+      <c r="X298"/>
+    </row>
+    <row r="299" spans="1:24">
+      <c r="A299">
+        <v>298</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299" t="s">
+        <v>64</v>
+      </c>
+      <c r="G299"/>
+      <c r="H299" t="s">
+        <v>45</v>
+      </c>
+      <c r="I299" t="s">
+        <v>31</v>
+      </c>
+      <c r="J299" t="s">
+        <v>25</v>
+      </c>
+      <c r="K299" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L299" t="s">
+        <v>1450</v>
+      </c>
+      <c r="M299"/>
+      <c r="N299"/>
+      <c r="O299"/>
+      <c r="P299"/>
+      <c r="Q299" t="s">
+        <v>492</v>
+      </c>
+      <c r="R299">
+        <v>3513101910850001</v>
+      </c>
+      <c r="S299" t="s">
+        <v>1711</v>
+      </c>
+      <c r="T299" t="s">
+        <v>1712</v>
+      </c>
+      <c r="U299" t="s">
+        <v>1713</v>
+      </c>
+      <c r="V299" t="s">
+        <v>52</v>
+      </c>
+      <c r="W299"/>
+      <c r="X299"/>
+    </row>
+    <row r="300" spans="1:24">
+      <c r="A300">
+        <v>299</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300" t="s">
+        <v>28</v>
+      </c>
+      <c r="G300"/>
+      <c r="H300" t="s">
+        <v>45</v>
+      </c>
+      <c r="I300" t="s">
+        <v>31</v>
+      </c>
+      <c r="J300" t="s">
+        <v>25</v>
+      </c>
+      <c r="K300" t="s">
+        <v>1716</v>
+      </c>
+      <c r="L300" t="s">
+        <v>568</v>
+      </c>
+      <c r="M300"/>
+      <c r="N300"/>
+      <c r="O300"/>
+      <c r="P300"/>
+      <c r="Q300" t="s">
+        <v>569</v>
+      </c>
+      <c r="R300">
+        <v>3513112604860002</v>
+      </c>
+      <c r="S300" t="s">
+        <v>394</v>
+      </c>
+      <c r="T300" t="s">
+        <v>570</v>
+      </c>
+      <c r="U300" t="s">
+        <v>571</v>
+      </c>
+      <c r="V300" t="s">
+        <v>52</v>
+      </c>
+      <c r="W300"/>
+      <c r="X300"/>
+    </row>
+    <row r="301" spans="1:24">
+      <c r="A301">
+        <v>300</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301" t="s">
+        <v>64</v>
+      </c>
+      <c r="G301"/>
+      <c r="H301" t="s">
+        <v>45</v>
+      </c>
+      <c r="I301" t="s">
+        <v>31</v>
+      </c>
+      <c r="J301" t="s">
+        <v>25</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1719</v>
+      </c>
+      <c r="L301" t="s">
+        <v>552</v>
+      </c>
+      <c r="M301"/>
+      <c r="N301"/>
+      <c r="O301"/>
+      <c r="P301"/>
+      <c r="Q301" t="s">
+        <v>553</v>
+      </c>
+      <c r="R301">
+        <v>3513100402830005</v>
+      </c>
+      <c r="S301" t="s">
+        <v>163</v>
+      </c>
+      <c r="T301" t="s">
+        <v>554</v>
+      </c>
+      <c r="U301" t="s">
+        <v>555</v>
+      </c>
+      <c r="V301" t="s">
+        <v>52</v>
+      </c>
+      <c r="W301"/>
+      <c r="X301"/>
+    </row>
+    <row r="302" spans="1:24">
+      <c r="A302">
+        <v>301</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302" t="s">
+        <v>28</v>
+      </c>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>45</v>
+      </c>
+      <c r="I302" t="s">
+        <v>31</v>
+      </c>
+      <c r="J302" t="s">
+        <v>25</v>
+      </c>
+      <c r="K302" t="s">
+        <v>1722</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1723</v>
+      </c>
+      <c r="M302"/>
+      <c r="N302"/>
+      <c r="O302"/>
+      <c r="P302"/>
+      <c r="Q302" t="s">
+        <v>1724</v>
+      </c>
+      <c r="R302">
+        <v>3513100905980002</v>
+      </c>
+      <c r="S302" t="s">
+        <v>163</v>
+      </c>
+      <c r="T302" t="s">
+        <v>1725</v>
+      </c>
+      <c r="U302" t="s">
+        <v>1726</v>
+      </c>
+      <c r="V302" t="s">
+        <v>52</v>
+      </c>
+      <c r="W302"/>
+      <c r="X302"/>
+    </row>
+    <row r="303" spans="1:24">
+      <c r="A303">
+        <v>302</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303" t="s">
+        <v>64</v>
+      </c>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>65</v>
+      </c>
+      <c r="I303" t="s">
+        <v>31</v>
+      </c>
+      <c r="J303" t="s">
+        <v>25</v>
+      </c>
+      <c r="K303" t="s">
+        <v>1729</v>
+      </c>
+      <c r="L303" t="s">
+        <v>151</v>
+      </c>
+      <c r="M303"/>
+      <c r="N303"/>
+      <c r="O303"/>
+      <c r="P303"/>
+      <c r="Q303" t="s">
+        <v>153</v>
+      </c>
+      <c r="R303">
+        <v>3513100207890005</v>
+      </c>
+      <c r="S303" t="s">
+        <v>394</v>
+      </c>
+      <c r="T303" t="s">
+        <v>154</v>
+      </c>
+      <c r="U303" t="s">
+        <v>1730</v>
+      </c>
+      <c r="V303" t="s">
+        <v>52</v>
+      </c>
+      <c r="W303"/>
+      <c r="X303"/>
+    </row>
+    <row r="304" spans="1:24">
+      <c r="A304">
+        <v>303</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304" t="s">
+        <v>64</v>
+      </c>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1734</v>
+      </c>
+      <c r="J304" t="s">
+        <v>25</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1735</v>
+      </c>
+      <c r="L304" t="s">
+        <v>997</v>
+      </c>
+      <c r="M304"/>
+      <c r="N304"/>
+      <c r="O304"/>
+      <c r="P304"/>
+      <c r="Q304" t="s">
+        <v>998</v>
+      </c>
+      <c r="R304">
+        <v>3513133105950001</v>
+      </c>
+      <c r="S304" t="s">
+        <v>163</v>
+      </c>
+      <c r="T304" t="s">
+        <v>999</v>
+      </c>
+      <c r="U304" t="s">
+        <v>1736</v>
+      </c>
+      <c r="V304" t="s">
+        <v>52</v>
+      </c>
+      <c r="W304"/>
+      <c r="X304"/>
+    </row>
+    <row r="305" spans="1:24">
+      <c r="A305">
+        <v>304</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305" t="s">
+        <v>64</v>
+      </c>
+      <c r="G305"/>
+      <c r="H305" t="s">
+        <v>65</v>
+      </c>
+      <c r="I305" t="s">
+        <v>31</v>
+      </c>
+      <c r="J305" t="s">
+        <v>25</v>
+      </c>
+      <c r="K305" t="s">
+        <v>1738</v>
+      </c>
+      <c r="L305" t="s">
+        <v>1739</v>
+      </c>
+      <c r="M305"/>
+      <c r="N305"/>
+      <c r="O305"/>
+      <c r="P305"/>
+      <c r="Q305" t="s">
+        <v>1740</v>
+      </c>
+      <c r="R305">
+        <v>3513100804990004</v>
+      </c>
+      <c r="S305" t="s">
+        <v>163</v>
+      </c>
+      <c r="T305" t="s">
+        <v>1741</v>
+      </c>
+      <c r="U305" t="s">
+        <v>1742</v>
+      </c>
+      <c r="V305" t="s">
+        <v>52</v>
+      </c>
+      <c r="W305"/>
+      <c r="X305"/>
+    </row>
+    <row r="306" spans="1:24">
+      <c r="A306">
+        <v>305</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306" t="s">
+        <v>28</v>
+      </c>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>65</v>
+      </c>
+      <c r="I306" t="s">
+        <v>31</v>
+      </c>
+      <c r="J306" t="s">
+        <v>25</v>
+      </c>
+      <c r="K306" t="s">
+        <v>1745</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1746</v>
+      </c>
+      <c r="M306"/>
+      <c r="N306"/>
+      <c r="O306"/>
+      <c r="P306"/>
+      <c r="Q306" t="s">
+        <v>1747</v>
+      </c>
+      <c r="R306">
+        <v>3513101304770001</v>
+      </c>
+      <c r="S306" t="s">
+        <v>222</v>
+      </c>
+      <c r="T306" t="s">
+        <v>1748</v>
+      </c>
+      <c r="U306" t="s">
+        <v>1749</v>
+      </c>
+      <c r="V306" t="s">
+        <v>222</v>
+      </c>
+      <c r="W306"/>
+      <c r="X306"/>
+    </row>
+    <row r="307" spans="1:24">
+      <c r="A307">
+        <v>306</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307" t="s">
+        <v>28</v>
+      </c>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J307" t="s">
+        <v>1755</v>
+      </c>
+      <c r="K307" t="s">
+        <v>1756</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1757</v>
+      </c>
+      <c r="M307"/>
+      <c r="N307"/>
+      <c r="O307"/>
+      <c r="P307"/>
+      <c r="Q307" t="s">
+        <v>1758</v>
+      </c>
+      <c r="R307">
+        <v>3509302404890003</v>
+      </c>
+      <c r="S307"/>
+      <c r="T307" t="s">
+        <v>1759</v>
+      </c>
+      <c r="U307" t="s">
+        <v>1760</v>
+      </c>
+      <c r="V307"/>
+      <c r="W307"/>
+      <c r="X307"/>
+    </row>
+    <row r="308" spans="1:24">
+      <c r="A308">
+        <v>307</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308" t="s">
+        <v>64</v>
+      </c>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>45</v>
+      </c>
+      <c r="I308" t="s">
+        <v>31</v>
+      </c>
+      <c r="J308" t="s">
+        <v>25</v>
+      </c>
+      <c r="K308" t="s">
+        <v>1763</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1764</v>
+      </c>
+      <c r="M308"/>
+      <c r="N308"/>
+      <c r="O308"/>
+      <c r="P308"/>
+      <c r="Q308" t="s">
+        <v>1765</v>
+      </c>
+      <c r="R308">
+        <v>3513101504870004</v>
+      </c>
+      <c r="S308" t="s">
+        <v>163</v>
+      </c>
+      <c r="T308" t="s">
+        <v>1766</v>
+      </c>
+      <c r="U308" t="s">
+        <v>1767</v>
+      </c>
+      <c r="V308" t="s">
+        <v>52</v>
+      </c>
+      <c r="W308"/>
+      <c r="X308"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">